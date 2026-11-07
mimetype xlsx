--- v0 (2026-04-28)
+++ v1 (2026-11-07)
@@ -13,108 +13,96 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="raw_responses" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="mapped_responses" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FF0000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FF8000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="0000FF00"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -451,1676 +439,1676 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:BE4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>BEN 1031 (APEC O25)</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>BEN 1045 (APEC O25)</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>BEN 1063 (APEC O8)</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>BEN 113 (APEC O25)</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>BEN 1157 (APEC O25)</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>BEN 1180 (APEC O2)</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>BEN 1274 (APEC O8)</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>BEN 1403 (APEC O8)</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>BEN 1410 (APEC O8)</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>BEN 1479 (APEC O25)</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>BEN 1487 (APEC O18)</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>BEN 1589 (APEC O1)</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>BEN 259 (APEC O5)</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>BEN 2744 (APEC O18)</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>BEN 2782 (APEC O18)</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>BEN 2908 (APEC O2)</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t>BEN 3328 (APEC O78)</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t>BEN 3388 (APEC O2)</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>BEN 3443 (APEC O78)</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>BEN 3465 (APEC O88)</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>BEN 3474 (APEC O78)</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>BEN 3546 (APEC O78)</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>BEN 355 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>BEN 356 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>BEN 357 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>BEN 3573 (APEC O78)</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
+        <is>
+          <t>BEN 358 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>BEN 359 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>BEN 36 (APEC O5)</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>BEN 3685 (APEC O2)</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t>BEN 3704 (APEC O2)</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t>BEN 3801 (APEC O18)</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t>BEN 3843 (APEC O1)</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>BEN 3876 (APEC O2)</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>BEN 3992 (APEC O18)</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t>BEN 4071 (APEC O2)</t>
+        </is>
+      </c>
+      <c r="AL1" t="inlineStr">
+        <is>
+          <t>BEN 4101 (APEC O88)</t>
+        </is>
+      </c>
+      <c r="AM1" t="inlineStr">
+        <is>
+          <t>BEN 4185 (APEC O25)</t>
+        </is>
+      </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>BEN 4186 (APEC O25)</t>
+        </is>
+      </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>BEN 4219 (APEC O78)</t>
+        </is>
+      </c>
+      <c r="AP1" t="inlineStr">
+        <is>
+          <t>BEN 4234 (APEC O1)</t>
+        </is>
+      </c>
+      <c r="AQ1" t="inlineStr">
+        <is>
+          <t>BEN 4311 (APEC O1)</t>
+        </is>
+      </c>
+      <c r="AR1" t="inlineStr">
+        <is>
+          <t>BEN 4481 (APEC O78)</t>
+        </is>
+      </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>BEN 5052 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>BEN 5202 (APEC O2)</t>
+        </is>
+      </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>BEN 5217 (APEC O1)</t>
+        </is>
+      </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>BEN 548 (APEC O25)</t>
+        </is>
+      </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>BEN 574 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>BEN 803 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>BEN 816 (APEC O25)</t>
+        </is>
+      </c>
+      <c r="AZ1" t="inlineStr">
+        <is>
+          <t>BEN 83 (APEC O8)</t>
+        </is>
+      </c>
+      <c r="BA1" t="inlineStr">
+        <is>
+          <t>BEN 88 (APEC O5)</t>
+        </is>
+      </c>
+      <c r="BB1" t="inlineStr">
+        <is>
+          <t>BEN 94 (APEC O25)</t>
+        </is>
+      </c>
+      <c r="BC1" t="inlineStr">
+        <is>
+          <t>BEN 984 (APEC O5)</t>
+        </is>
+      </c>
+      <c r="BD1" t="inlineStr">
         <is>
           <t>BEN1310 (APEC O25)</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
-[...174 lines deleted...]
-      <c r="AS1" s="1" t="inlineStr">
+      <c r="BE1" t="inlineStr">
         <is>
           <t>BEN4358 (APEC O2)</t>
-        </is>
-[...58 lines deleted...]
-          <t>BEN 984 (APEC O5)</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>vB_EcoM_ ESCO37</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="n">
         <v>0</v>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="n">
         <v>2</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>1</v>
       </c>
       <c r="H2" t="n">
         <v>0</v>
       </c>
       <c r="I2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J2" t="n">
         <v>2</v>
       </c>
       <c r="K2" t="n">
         <v>2</v>
       </c>
       <c r="L2" t="n">
         <v>2</v>
       </c>
       <c r="M2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N2" t="n">
         <v>0</v>
       </c>
       <c r="O2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P2" t="n">
         <v>2</v>
       </c>
       <c r="Q2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="R2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="S2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T2" t="n">
         <v>0</v>
       </c>
       <c r="U2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X2" t="n">
         <v>0</v>
       </c>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AB2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AC2" t="n">
         <v>0</v>
       </c>
       <c r="AD2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AF2" t="n">
         <v>2</v>
       </c>
       <c r="AG2" t="n">
         <v>2</v>
       </c>
       <c r="AH2" t="n">
         <v>2</v>
       </c>
       <c r="AI2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AJ2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AK2" t="n">
         <v>2</v>
       </c>
       <c r="AL2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AM2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AO2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AP2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ2" t="n">
         <v>1</v>
       </c>
       <c r="AR2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AS2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AU2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AV2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AW2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AX2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AY2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AZ2" t="n">
         <v>0</v>
       </c>
       <c r="BA2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BB2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BC2" t="n">
         <v>0</v>
       </c>
       <c r="BD2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BE2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" t="inlineStr">
         <is>
           <t>vB_EcoM_ ESCO37-5</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="n">
         <v>0</v>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="n">
         <v>2</v>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>2</v>
       </c>
       <c r="H3" t="n">
         <v>0</v>
       </c>
       <c r="I3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J3" t="n">
         <v>2</v>
       </c>
       <c r="K3" t="n">
         <v>2</v>
       </c>
       <c r="L3" t="n">
         <v>2</v>
       </c>
       <c r="M3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N3" t="n">
         <v>0</v>
       </c>
       <c r="O3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P3" t="n">
         <v>2</v>
       </c>
       <c r="Q3" t="n">
         <v>2</v>
       </c>
       <c r="R3" t="n">
         <v>2</v>
       </c>
       <c r="S3" t="n">
         <v>2</v>
       </c>
       <c r="T3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="U3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="V3" t="n">
         <v>2</v>
       </c>
       <c r="W3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X3" t="n">
         <v>0</v>
       </c>
       <c r="Y3" t="n">
         <v>0</v>
       </c>
       <c r="Z3" t="n">
         <v>0</v>
       </c>
       <c r="AA3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AB3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AC3" t="n">
         <v>0</v>
       </c>
       <c r="AD3" t="n">
         <v>0</v>
       </c>
       <c r="AE3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AF3" t="n">
         <v>2</v>
       </c>
       <c r="AG3" t="n">
         <v>2</v>
       </c>
       <c r="AH3" t="n">
         <v>2</v>
       </c>
       <c r="AI3" t="n">
         <v>2</v>
       </c>
       <c r="AJ3" t="n">
         <v>2</v>
       </c>
       <c r="AK3" t="n">
         <v>2</v>
       </c>
       <c r="AL3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AM3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AN3" t="n">
         <v>2</v>
       </c>
       <c r="AO3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AP3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AQ3" t="n">
         <v>2</v>
       </c>
       <c r="AR3" t="n">
         <v>2</v>
       </c>
       <c r="AS3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT3" t="n">
         <v>2</v>
       </c>
       <c r="AU3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AV3" t="n">
         <v>2</v>
       </c>
       <c r="AW3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AX3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AY3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AZ3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BA3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BB3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BC3" t="n">
         <v>0</v>
       </c>
       <c r="BD3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BE3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="1" t="inlineStr">
+      <c r="A4" t="inlineStr">
         <is>
           <t>vB_EcoM_ ESCO5</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="n">
         <v>0</v>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="n">
         <v>2</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>2</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
       <c r="I4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J4" t="n">
         <v>2</v>
       </c>
       <c r="K4" t="n">
         <v>2</v>
       </c>
       <c r="L4" t="n">
         <v>2</v>
       </c>
       <c r="M4" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N4" t="n">
         <v>0</v>
       </c>
       <c r="O4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P4" t="n">
         <v>2</v>
       </c>
       <c r="Q4" t="n">
         <v>2</v>
       </c>
       <c r="R4" t="n">
         <v>2</v>
       </c>
       <c r="S4" t="n">
         <v>2</v>
       </c>
       <c r="T4" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="U4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="V4" t="n">
         <v>2</v>
       </c>
       <c r="W4" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X4" t="n">
         <v>0</v>
       </c>
       <c r="Y4" t="n">
         <v>0</v>
       </c>
       <c r="Z4" t="n">
         <v>0</v>
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AB4" t="n">
         <v>0</v>
       </c>
       <c r="AC4" t="n">
         <v>0</v>
       </c>
       <c r="AD4" t="n">
         <v>0</v>
       </c>
       <c r="AE4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AF4" t="n">
         <v>2</v>
       </c>
       <c r="AG4" t="n">
         <v>2</v>
       </c>
       <c r="AH4" t="n">
         <v>2</v>
       </c>
       <c r="AI4" t="n">
         <v>2</v>
       </c>
       <c r="AJ4" t="n">
         <v>2</v>
       </c>
       <c r="AK4" t="n">
         <v>2</v>
       </c>
       <c r="AL4" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AM4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AN4" t="n">
         <v>2</v>
       </c>
       <c r="AO4" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AP4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AQ4" t="n">
         <v>2</v>
       </c>
       <c r="AR4" t="n">
         <v>2</v>
       </c>
       <c r="AS4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT4" t="n">
         <v>2</v>
       </c>
       <c r="AU4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AV4" t="n">
         <v>2</v>
       </c>
       <c r="AW4" t="n">
         <v>1</v>
       </c>
       <c r="AX4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AY4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AZ4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BA4" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BB4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BC4" t="n">
         <v>0</v>
       </c>
       <c r="BD4" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BE4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:BE4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>BEN 1031 (APEC O25)</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>BEN 1045 (APEC O25)</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>BEN 1063 (APEC O8)</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>BEN 113 (APEC O25)</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>BEN 1157 (APEC O25)</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>BEN 1180 (APEC O2)</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>BEN 1274 (APEC O8)</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>BEN 1403 (APEC O8)</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>BEN 1410 (APEC O8)</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>BEN 1479 (APEC O25)</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>BEN 1487 (APEC O18)</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>BEN 1589 (APEC O1)</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>BEN 259 (APEC O5)</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>BEN 2744 (APEC O18)</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t>BEN 2782 (APEC O18)</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t>BEN 2908 (APEC O2)</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t>BEN 3328 (APEC O78)</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t>BEN 3388 (APEC O2)</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t>BEN 3443 (APEC O78)</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t>BEN 3465 (APEC O88)</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t>BEN 3474 (APEC O78)</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t>BEN 3546 (APEC O78)</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t>BEN 355 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t>BEN 356 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t>BEN 357 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t>BEN 3573 (APEC O78)</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
+        <is>
+          <t>BEN 358 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t>BEN 359 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t>BEN 36 (APEC O5)</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t>BEN 3685 (APEC O2)</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t>BEN 3704 (APEC O2)</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t>BEN 3801 (APEC O18)</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t>BEN 3843 (APEC O1)</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t>BEN 3876 (APEC O2)</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t>BEN 3992 (APEC O18)</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t>BEN 4071 (APEC O2)</t>
+        </is>
+      </c>
+      <c r="AL1" t="inlineStr">
+        <is>
+          <t>BEN 4101 (APEC O88)</t>
+        </is>
+      </c>
+      <c r="AM1" t="inlineStr">
+        <is>
+          <t>BEN 4185 (APEC O25)</t>
+        </is>
+      </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t>BEN 4186 (APEC O25)</t>
+        </is>
+      </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t>BEN 4219 (APEC O78)</t>
+        </is>
+      </c>
+      <c r="AP1" t="inlineStr">
+        <is>
+          <t>BEN 4234 (APEC O1)</t>
+        </is>
+      </c>
+      <c r="AQ1" t="inlineStr">
+        <is>
+          <t>BEN 4311 (APEC O1)</t>
+        </is>
+      </c>
+      <c r="AR1" t="inlineStr">
+        <is>
+          <t>BEN 4481 (APEC O78)</t>
+        </is>
+      </c>
+      <c r="AS1" t="inlineStr">
+        <is>
+          <t>BEN 5052 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="AT1" t="inlineStr">
+        <is>
+          <t>BEN 5202 (APEC O2)</t>
+        </is>
+      </c>
+      <c r="AU1" t="inlineStr">
+        <is>
+          <t>BEN 5217 (APEC O1)</t>
+        </is>
+      </c>
+      <c r="AV1" t="inlineStr">
+        <is>
+          <t>BEN 548 (APEC O25)</t>
+        </is>
+      </c>
+      <c r="AW1" t="inlineStr">
+        <is>
+          <t>BEN 574 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="AX1" t="inlineStr">
+        <is>
+          <t>BEN 803 (APEC O12)</t>
+        </is>
+      </c>
+      <c r="AY1" t="inlineStr">
+        <is>
+          <t>BEN 816 (APEC O25)</t>
+        </is>
+      </c>
+      <c r="AZ1" t="inlineStr">
+        <is>
+          <t>BEN 83 (APEC O8)</t>
+        </is>
+      </c>
+      <c r="BA1" t="inlineStr">
+        <is>
+          <t>BEN 88 (APEC O5)</t>
+        </is>
+      </c>
+      <c r="BB1" t="inlineStr">
+        <is>
+          <t>BEN 94 (APEC O25)</t>
+        </is>
+      </c>
+      <c r="BC1" t="inlineStr">
+        <is>
+          <t>BEN 984 (APEC O5)</t>
+        </is>
+      </c>
+      <c r="BD1" t="inlineStr">
         <is>
           <t>BEN1310 (APEC O25)</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
-[...174 lines deleted...]
-      <c r="AS1" s="1" t="inlineStr">
+      <c r="BE1" t="inlineStr">
         <is>
           <t>BEN4358 (APEC O2)</t>
-        </is>
-[...58 lines deleted...]
-          <t>BEN 984 (APEC O5)</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>vB_EcoM_ ESCO37</t>
         </is>
       </c>
-      <c r="B2" s="2" t="n">
-[...53 lines deleted...]
-      <c r="T2" s="2" t="n">
+      <c r="B2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="E2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="L2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="P2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="U2" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V2" s="3" t="n">
-        <v>1</v>
-[...38 lines deleted...]
-        <v>2</v>
+        <v>2</v>
+      </c>
+      <c r="W2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AF2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AG2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AH2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AI2" s="2" t="n">
+        <v>1</v>
       </c>
       <c r="AJ2" s="3" t="n">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>2</v>
+      </c>
+      <c r="AK2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0</v>
       </c>
       <c r="AM2" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN2" s="3" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>2</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>0</v>
       </c>
       <c r="AP2" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AQ2" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="AQ2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>1</v>
-[...17 lines deleted...]
-        <v>2</v>
+        <v>2</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AU2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AV2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AW2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0</v>
       </c>
       <c r="AY2" s="3" t="n">
-        <v>1</v>
-[...14 lines deleted...]
-        <v>2</v>
+        <v>2</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD2" s="1" t="n">
+        <v>0</v>
       </c>
       <c r="BE2" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" t="inlineStr">
         <is>
           <t>vB_EcoM_ ESCO37-5</t>
         </is>
       </c>
-      <c r="B3" s="2" t="n">
-[...144 lines deleted...]
-        <v>2</v>
+      <c r="B3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="E3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="L3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="P3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="R3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="S3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="V3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AF3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AG3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AH3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AI3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AJ3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AK3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AN3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AQ3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AR3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AU3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AV3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AW3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AX3" s="2" t="n">
+        <v>1</v>
       </c>
       <c r="AY3" s="3" t="n">
-        <v>1</v>
-[...14 lines deleted...]
-        <v>2</v>
+        <v>2</v>
+      </c>
+      <c r="AZ3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="BC3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD3" s="1" t="n">
+        <v>0</v>
       </c>
       <c r="BE3" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="1" t="inlineStr">
+      <c r="A4" t="inlineStr">
         <is>
           <t>vB_EcoM_ ESCO5</t>
         </is>
       </c>
-      <c r="B4" s="2" t="n">
-[...131 lines deleted...]
-      <c r="AT4" s="4" t="n">
+      <c r="B4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="E4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="F4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="L4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="P4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="R4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="S4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="V4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AF4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AG4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AH4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AI4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AJ4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AK4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AN4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AQ4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AR4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AS4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT4" s="3" t="n">
         <v>2</v>
       </c>
       <c r="AU4" s="2" t="n">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="AV4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AW4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AX4" s="2" t="n">
+        <v>1</v>
       </c>
       <c r="AY4" s="3" t="n">
-        <v>1</v>
-[...14 lines deleted...]
-        <v>2</v>
+        <v>2</v>
+      </c>
+      <c r="AZ4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="BC4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD4" s="1" t="n">
+        <v>0</v>
       </c>
       <c r="BE4" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>