--- v0 (2026-04-27)
+++ v1 (2026-11-07)
@@ -13,108 +13,96 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="raw_responses" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="mapped_responses" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="0000FF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FF0000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FF8000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -451,418 +439,418 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:BV4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>E. coli LF82 (CU651637.1; TAX:591946)</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>ECOR 1</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>ECOR 10</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>ECOR 11</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>ECOR 12</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>ECOR 13</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>ECOR 14</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>ECOR 15</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>ECOR 16</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>ECOR 17</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t>ECOR 18</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>ECOR 19</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>ECOR 2</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>ECOR 20</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>ECOR 21</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t>ECOR 22</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>ECOR 23</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>ECOR 24</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>ECOR 25</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>ECOR 26</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>ECOR 27</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t>ECOR 28</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t>ECOR 29</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t>ECOR 3</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t>ECOR 30</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t>ECOR 31</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AB1" t="inlineStr">
         <is>
           <t>ECOR 32</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AC1" t="inlineStr">
         <is>
           <t>ECOR 33</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AD1" t="inlineStr">
         <is>
           <t>ECOR 34</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AE1" t="inlineStr">
         <is>
           <t>ECOR 35</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AF1" t="inlineStr">
         <is>
           <t>ECOR 36</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AG1" t="inlineStr">
         <is>
           <t>ECOR 37</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AH1" t="inlineStr">
         <is>
           <t>ECOR 38</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AI1" t="inlineStr">
         <is>
           <t>ECOR 39</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AJ1" t="inlineStr">
         <is>
           <t>ECOR 4</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AK1" t="inlineStr">
         <is>
           <t>ECOR 40</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="AL1" t="inlineStr">
         <is>
           <t>ECOR 41</t>
         </is>
       </c>
-      <c r="AM1" s="1" t="inlineStr">
+      <c r="AM1" t="inlineStr">
         <is>
           <t>ECOR 42</t>
         </is>
       </c>
-      <c r="AN1" s="1" t="inlineStr">
+      <c r="AN1" t="inlineStr">
         <is>
           <t>ECOR 43</t>
         </is>
       </c>
-      <c r="AO1" s="1" t="inlineStr">
+      <c r="AO1" t="inlineStr">
         <is>
           <t>ECOR 44</t>
         </is>
       </c>
-      <c r="AP1" s="1" t="inlineStr">
+      <c r="AP1" t="inlineStr">
         <is>
           <t>ECOR 45</t>
         </is>
       </c>
-      <c r="AQ1" s="1" t="inlineStr">
+      <c r="AQ1" t="inlineStr">
         <is>
           <t>ECOR 46</t>
         </is>
       </c>
-      <c r="AR1" s="1" t="inlineStr">
+      <c r="AR1" t="inlineStr">
         <is>
           <t>ECOR 47</t>
         </is>
       </c>
-      <c r="AS1" s="1" t="inlineStr">
+      <c r="AS1" t="inlineStr">
         <is>
           <t>ECOR 48</t>
         </is>
       </c>
-      <c r="AT1" s="1" t="inlineStr">
+      <c r="AT1" t="inlineStr">
         <is>
           <t>ECOR 49</t>
         </is>
       </c>
-      <c r="AU1" s="1" t="inlineStr">
+      <c r="AU1" t="inlineStr">
         <is>
           <t>ECOR 5</t>
         </is>
       </c>
-      <c r="AV1" s="1" t="inlineStr">
+      <c r="AV1" t="inlineStr">
         <is>
           <t>ECOR 50</t>
         </is>
       </c>
-      <c r="AW1" s="1" t="inlineStr">
+      <c r="AW1" t="inlineStr">
         <is>
           <t>ECOR 51</t>
         </is>
       </c>
-      <c r="AX1" s="1" t="inlineStr">
+      <c r="AX1" t="inlineStr">
         <is>
           <t>ECOR 52</t>
         </is>
       </c>
-      <c r="AY1" s="1" t="inlineStr">
+      <c r="AY1" t="inlineStr">
         <is>
           <t>ECOR 53</t>
         </is>
       </c>
-      <c r="AZ1" s="1" t="inlineStr">
+      <c r="AZ1" t="inlineStr">
         <is>
           <t>ECOR 54</t>
         </is>
       </c>
-      <c r="BA1" s="1" t="inlineStr">
+      <c r="BA1" t="inlineStr">
         <is>
           <t>ECOR 55</t>
         </is>
       </c>
-      <c r="BB1" s="1" t="inlineStr">
+      <c r="BB1" t="inlineStr">
         <is>
           <t>ECOR 56</t>
         </is>
       </c>
-      <c r="BC1" s="1" t="inlineStr">
+      <c r="BC1" t="inlineStr">
         <is>
           <t>ECOR 57</t>
         </is>
       </c>
-      <c r="BD1" s="1" t="inlineStr">
+      <c r="BD1" t="inlineStr">
         <is>
           <t>ECOR 58</t>
         </is>
       </c>
-      <c r="BE1" s="1" t="inlineStr">
+      <c r="BE1" t="inlineStr">
         <is>
           <t>ECOR 59</t>
         </is>
       </c>
-      <c r="BF1" s="1" t="inlineStr">
+      <c r="BF1" t="inlineStr">
         <is>
           <t>ECOR 6</t>
         </is>
       </c>
-      <c r="BG1" s="1" t="inlineStr">
+      <c r="BG1" t="inlineStr">
         <is>
           <t>ECOR 60</t>
         </is>
       </c>
-      <c r="BH1" s="1" t="inlineStr">
+      <c r="BH1" t="inlineStr">
         <is>
           <t>ECOR 61</t>
         </is>
       </c>
-      <c r="BI1" s="1" t="inlineStr">
+      <c r="BI1" t="inlineStr">
         <is>
           <t>ECOR 62</t>
         </is>
       </c>
-      <c r="BJ1" s="1" t="inlineStr">
+      <c r="BJ1" t="inlineStr">
         <is>
           <t>ECOR 63</t>
         </is>
       </c>
-      <c r="BK1" s="1" t="inlineStr">
+      <c r="BK1" t="inlineStr">
         <is>
           <t>ECOR 64</t>
         </is>
       </c>
-      <c r="BL1" s="1" t="inlineStr">
+      <c r="BL1" t="inlineStr">
         <is>
           <t>ECOR 65</t>
         </is>
       </c>
-      <c r="BM1" s="1" t="inlineStr">
+      <c r="BM1" t="inlineStr">
         <is>
           <t>ECOR 66</t>
         </is>
       </c>
-      <c r="BN1" s="1" t="inlineStr">
+      <c r="BN1" t="inlineStr">
         <is>
           <t>ECOR 67</t>
         </is>
       </c>
-      <c r="BO1" s="1" t="inlineStr">
+      <c r="BO1" t="inlineStr">
         <is>
           <t>ECOR 68</t>
         </is>
       </c>
-      <c r="BP1" s="1" t="inlineStr">
+      <c r="BP1" t="inlineStr">
         <is>
           <t>ECOR 69</t>
         </is>
       </c>
-      <c r="BQ1" s="1" t="inlineStr">
+      <c r="BQ1" t="inlineStr">
         <is>
           <t>ECOR 7</t>
         </is>
       </c>
-      <c r="BR1" s="1" t="inlineStr">
+      <c r="BR1" t="inlineStr">
         <is>
           <t>ECOR 70</t>
         </is>
       </c>
-      <c r="BS1" s="1" t="inlineStr">
+      <c r="BS1" t="inlineStr">
         <is>
           <t>ECOR 71</t>
         </is>
       </c>
-      <c r="BT1" s="1" t="inlineStr">
+      <c r="BT1" t="inlineStr">
         <is>
           <t>ECOR 72</t>
         </is>
       </c>
-      <c r="BU1" s="1" t="inlineStr">
+      <c r="BU1" t="inlineStr">
         <is>
           <t>ECOR 8</t>
         </is>
       </c>
-      <c r="BV1" s="1" t="inlineStr">
+      <c r="BV1" t="inlineStr">
         <is>
           <t>ECOR 9</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>LF82_P2</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>1</v>
       </c>
       <c r="C2" t="n">
         <v>1</v>
       </c>
       <c r="D2" t="n">
         <v>0</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
         <v>0</v>
       </c>
@@ -1044,51 +1032,51 @@
         <v>0</v>
       </c>
       <c r="BP2" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" t="n">
         <v>0</v>
       </c>
       <c r="BR2" t="n">
         <v>0</v>
       </c>
       <c r="BS2" t="n">
         <v>1</v>
       </c>
       <c r="BT2" t="n">
         <v>0</v>
       </c>
       <c r="BU2" t="n">
         <v>0</v>
       </c>
       <c r="BV2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" t="inlineStr">
         <is>
           <t>LF82_P6</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1</v>
       </c>
       <c r="C3" t="n">
         <v>1</v>
       </c>
       <c r="D3" t="n">
         <v>0</v>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
         <v>0</v>
       </c>
@@ -1270,51 +1258,51 @@
         <v>0</v>
       </c>
       <c r="BP3" t="n">
         <v>0</v>
       </c>
       <c r="BQ3" t="n">
         <v>0</v>
       </c>
       <c r="BR3" t="n">
         <v>0</v>
       </c>
       <c r="BS3" t="n">
         <v>1</v>
       </c>
       <c r="BT3" t="n">
         <v>0</v>
       </c>
       <c r="BU3" t="n">
         <v>0</v>
       </c>
       <c r="BV3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="1" t="inlineStr">
+      <c r="A4" t="inlineStr">
         <is>
           <t>LF82_P8</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>1</v>
       </c>
       <c r="C4" t="n">
         <v>0</v>
       </c>
       <c r="D4" t="n">
         <v>0</v>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
@@ -1515,1088 +1503,1088 @@
       </c>
       <c r="BV4" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:BV4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>E. coli LF82 (CU651637.1; TAX:591946)</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>ECOR 1</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>ECOR 10</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>ECOR 11</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>ECOR 12</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>ECOR 13</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>ECOR 14</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>ECOR 15</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>ECOR 16</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>ECOR 17</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t>ECOR 18</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>ECOR 19</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>ECOR 2</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>ECOR 20</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>ECOR 21</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t>ECOR 22</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>ECOR 23</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>ECOR 24</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>ECOR 25</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>ECOR 26</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>ECOR 27</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t>ECOR 28</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t>ECOR 29</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t>ECOR 3</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t>ECOR 30</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t>ECOR 31</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AB1" t="inlineStr">
         <is>
           <t>ECOR 32</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AC1" t="inlineStr">
         <is>
           <t>ECOR 33</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AD1" t="inlineStr">
         <is>
           <t>ECOR 34</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AE1" t="inlineStr">
         <is>
           <t>ECOR 35</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AF1" t="inlineStr">
         <is>
           <t>ECOR 36</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AG1" t="inlineStr">
         <is>
           <t>ECOR 37</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AH1" t="inlineStr">
         <is>
           <t>ECOR 38</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AI1" t="inlineStr">
         <is>
           <t>ECOR 39</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AJ1" t="inlineStr">
         <is>
           <t>ECOR 4</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AK1" t="inlineStr">
         <is>
           <t>ECOR 40</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="AL1" t="inlineStr">
         <is>
           <t>ECOR 41</t>
         </is>
       </c>
-      <c r="AM1" s="1" t="inlineStr">
+      <c r="AM1" t="inlineStr">
         <is>
           <t>ECOR 42</t>
         </is>
       </c>
-      <c r="AN1" s="1" t="inlineStr">
+      <c r="AN1" t="inlineStr">
         <is>
           <t>ECOR 43</t>
         </is>
       </c>
-      <c r="AO1" s="1" t="inlineStr">
+      <c r="AO1" t="inlineStr">
         <is>
           <t>ECOR 44</t>
         </is>
       </c>
-      <c r="AP1" s="1" t="inlineStr">
+      <c r="AP1" t="inlineStr">
         <is>
           <t>ECOR 45</t>
         </is>
       </c>
-      <c r="AQ1" s="1" t="inlineStr">
+      <c r="AQ1" t="inlineStr">
         <is>
           <t>ECOR 46</t>
         </is>
       </c>
-      <c r="AR1" s="1" t="inlineStr">
+      <c r="AR1" t="inlineStr">
         <is>
           <t>ECOR 47</t>
         </is>
       </c>
-      <c r="AS1" s="1" t="inlineStr">
+      <c r="AS1" t="inlineStr">
         <is>
           <t>ECOR 48</t>
         </is>
       </c>
-      <c r="AT1" s="1" t="inlineStr">
+      <c r="AT1" t="inlineStr">
         <is>
           <t>ECOR 49</t>
         </is>
       </c>
-      <c r="AU1" s="1" t="inlineStr">
+      <c r="AU1" t="inlineStr">
         <is>
           <t>ECOR 5</t>
         </is>
       </c>
-      <c r="AV1" s="1" t="inlineStr">
+      <c r="AV1" t="inlineStr">
         <is>
           <t>ECOR 50</t>
         </is>
       </c>
-      <c r="AW1" s="1" t="inlineStr">
+      <c r="AW1" t="inlineStr">
         <is>
           <t>ECOR 51</t>
         </is>
       </c>
-      <c r="AX1" s="1" t="inlineStr">
+      <c r="AX1" t="inlineStr">
         <is>
           <t>ECOR 52</t>
         </is>
       </c>
-      <c r="AY1" s="1" t="inlineStr">
+      <c r="AY1" t="inlineStr">
         <is>
           <t>ECOR 53</t>
         </is>
       </c>
-      <c r="AZ1" s="1" t="inlineStr">
+      <c r="AZ1" t="inlineStr">
         <is>
           <t>ECOR 54</t>
         </is>
       </c>
-      <c r="BA1" s="1" t="inlineStr">
+      <c r="BA1" t="inlineStr">
         <is>
           <t>ECOR 55</t>
         </is>
       </c>
-      <c r="BB1" s="1" t="inlineStr">
+      <c r="BB1" t="inlineStr">
         <is>
           <t>ECOR 56</t>
         </is>
       </c>
-      <c r="BC1" s="1" t="inlineStr">
+      <c r="BC1" t="inlineStr">
         <is>
           <t>ECOR 57</t>
         </is>
       </c>
-      <c r="BD1" s="1" t="inlineStr">
+      <c r="BD1" t="inlineStr">
         <is>
           <t>ECOR 58</t>
         </is>
       </c>
-      <c r="BE1" s="1" t="inlineStr">
+      <c r="BE1" t="inlineStr">
         <is>
           <t>ECOR 59</t>
         </is>
       </c>
-      <c r="BF1" s="1" t="inlineStr">
+      <c r="BF1" t="inlineStr">
         <is>
           <t>ECOR 6</t>
         </is>
       </c>
-      <c r="BG1" s="1" t="inlineStr">
+      <c r="BG1" t="inlineStr">
         <is>
           <t>ECOR 60</t>
         </is>
       </c>
-      <c r="BH1" s="1" t="inlineStr">
+      <c r="BH1" t="inlineStr">
         <is>
           <t>ECOR 61</t>
         </is>
       </c>
-      <c r="BI1" s="1" t="inlineStr">
+      <c r="BI1" t="inlineStr">
         <is>
           <t>ECOR 62</t>
         </is>
       </c>
-      <c r="BJ1" s="1" t="inlineStr">
+      <c r="BJ1" t="inlineStr">
         <is>
           <t>ECOR 63</t>
         </is>
       </c>
-      <c r="BK1" s="1" t="inlineStr">
+      <c r="BK1" t="inlineStr">
         <is>
           <t>ECOR 64</t>
         </is>
       </c>
-      <c r="BL1" s="1" t="inlineStr">
+      <c r="BL1" t="inlineStr">
         <is>
           <t>ECOR 65</t>
         </is>
       </c>
-      <c r="BM1" s="1" t="inlineStr">
+      <c r="BM1" t="inlineStr">
         <is>
           <t>ECOR 66</t>
         </is>
       </c>
-      <c r="BN1" s="1" t="inlineStr">
+      <c r="BN1" t="inlineStr">
         <is>
           <t>ECOR 67</t>
         </is>
       </c>
-      <c r="BO1" s="1" t="inlineStr">
+      <c r="BO1" t="inlineStr">
         <is>
           <t>ECOR 68</t>
         </is>
       </c>
-      <c r="BP1" s="1" t="inlineStr">
+      <c r="BP1" t="inlineStr">
         <is>
           <t>ECOR 69</t>
         </is>
       </c>
-      <c r="BQ1" s="1" t="inlineStr">
+      <c r="BQ1" t="inlineStr">
         <is>
           <t>ECOR 7</t>
         </is>
       </c>
-      <c r="BR1" s="1" t="inlineStr">
+      <c r="BR1" t="inlineStr">
         <is>
           <t>ECOR 70</t>
         </is>
       </c>
-      <c r="BS1" s="1" t="inlineStr">
+      <c r="BS1" t="inlineStr">
         <is>
           <t>ECOR 71</t>
         </is>
       </c>
-      <c r="BT1" s="1" t="inlineStr">
+      <c r="BT1" t="inlineStr">
         <is>
           <t>ECOR 72</t>
         </is>
       </c>
-      <c r="BU1" s="1" t="inlineStr">
+      <c r="BU1" t="inlineStr">
         <is>
           <t>ECOR 8</t>
         </is>
       </c>
-      <c r="BV1" s="1" t="inlineStr">
+      <c r="BV1" t="inlineStr">
         <is>
           <t>ECOR 9</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>LF82_P2</t>
         </is>
       </c>
-      <c r="B2" s="2" t="n">
-[...215 lines deleted...]
-      <c r="BV2" s="3" t="n">
+      <c r="B2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="K2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S2" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="T2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI2" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="AJ2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AN2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AT2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AU2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="BC2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="BK2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV2" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" t="inlineStr">
         <is>
           <t>LF82_P6</t>
         </is>
       </c>
-      <c r="B3" s="2" t="n">
-[...215 lines deleted...]
-      <c r="BV3" s="3" t="n">
+      <c r="B3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="D3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="K3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AN3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AU3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="BK3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="BT3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV3" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="1" t="inlineStr">
+      <c r="A4" t="inlineStr">
         <is>
           <t>LF82_P8</t>
         </is>
       </c>
-      <c r="B4" s="2" t="n">
-[...215 lines deleted...]
-      <c r="BV4" s="2" t="n">
+      <c r="B4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="C4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="K4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="L4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="U4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="V4" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="W4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="Y4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AG4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AJ4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AO4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AP4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AR4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AU4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA4" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="BB4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BJ4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="BK4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV4" s="1" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>