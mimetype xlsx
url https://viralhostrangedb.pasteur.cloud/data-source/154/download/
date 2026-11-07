--- v0 (2026-04-15)
+++ v1 (2026-11-07)
@@ -13,103 +13,91 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="raw_responses" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="mapped_responses" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="0000FF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FF0000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -445,183 +433,183 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:AA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>E. coli K12 (HG738867; TAX:1403831)</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>E. coli O111:K58 (EPEC)</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>E. coli O112:K66 (EPEC)</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>E. coli O114:H49 (EPEC)</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>E. coli O115:H51 (ETEC)</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>E. coli O119:K69 (EPEC)</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>E. coli O124:K72 (EPEC)</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>E. coli O125:K70 (EPEC)</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>E. coli O127:K63 (EPEC)</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>E. coli O128:H18 (ETEC)</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t>E. coli O128:K67 (EPEC)</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>E. coli O148:H28 (ETEC)</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>E. coli O153:H12 (ETEC)</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>E. coli O15:H11 (ETEC)</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>E. coli O18:77 (EPEC)</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t>E. coli O20:H11 (ETEC)</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>E. coli O25:H42 (ETEC)</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>E. coli O26:K60 (EPEC)</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>E. coli O27:H7 (ETEC)</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>E. coli O44:K74 (EPEC)</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>E. coli O55:K59 (EPEC)</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t>E. coli O63:H- (ETEC)</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t>E. coli O6:H16 (ETEC)</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t>E. coli O78:H12 (ETEC)</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t>E. coli O86:K61 (EPEC)</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t>E. coli O8:H9 (ETEC)</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>JS10 (EU863409; TAX:576790)</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>2</v>
       </c>
       <c r="C2" t="n">
         <v>2</v>
       </c>
       <c r="D2" t="n">
         <v>0</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
         <v>0</v>
       </c>
@@ -662,51 +650,51 @@
         <v>0</v>
       </c>
       <c r="U2" t="n">
         <v>0</v>
       </c>
       <c r="V2" t="n">
         <v>0</v>
       </c>
       <c r="W2" t="n">
         <v>0</v>
       </c>
       <c r="X2" t="n">
         <v>0</v>
       </c>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" t="inlineStr">
         <is>
           <t>JS98 (NC_012741; TAX:576790)</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>2</v>
       </c>
       <c r="C3" t="n">
         <v>0</v>
       </c>
       <c r="D3" t="n">
         <v>0</v>
       </c>
       <c r="E3" t="n">
         <v>2</v>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
         <v>0</v>
       </c>
@@ -747,51 +735,51 @@
         <v>0</v>
       </c>
       <c r="U3" t="n">
         <v>0</v>
       </c>
       <c r="V3" t="n">
         <v>0</v>
       </c>
       <c r="W3" t="n">
         <v>0</v>
       </c>
       <c r="X3" t="n">
         <v>0</v>
       </c>
       <c r="Y3" t="n">
         <v>0</v>
       </c>
       <c r="Z3" t="n">
         <v>0</v>
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="1" t="inlineStr">
+      <c r="A4" t="inlineStr">
         <is>
           <t>JSE (EU863408; TAX:576789)</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>2</v>
       </c>
       <c r="C4" t="n">
         <v>0</v>
       </c>
       <c r="D4" t="n">
         <v>0</v>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
@@ -832,51 +820,51 @@
         <v>0</v>
       </c>
       <c r="U4" t="n">
         <v>0</v>
       </c>
       <c r="V4" t="n">
         <v>0</v>
       </c>
       <c r="W4" t="n">
         <v>0</v>
       </c>
       <c r="X4" t="n">
         <v>2</v>
       </c>
       <c r="Y4" t="n">
         <v>0</v>
       </c>
       <c r="Z4" t="n">
         <v>0</v>
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="1" t="inlineStr">
+      <c r="A5" t="inlineStr">
         <is>
           <t>RB49 (NC_005066; TAX:50948)</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>2</v>
       </c>
       <c r="C5" t="n">
         <v>0</v>
       </c>
       <c r="D5" t="n">
         <v>0</v>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
         <v>2</v>
       </c>
@@ -917,51 +905,51 @@
         <v>0</v>
       </c>
       <c r="U5" t="n">
         <v>0</v>
       </c>
       <c r="V5" t="n">
         <v>0</v>
       </c>
       <c r="W5" t="n">
         <v>2</v>
       </c>
       <c r="X5" t="n">
         <v>2</v>
       </c>
       <c r="Y5" t="n">
         <v>0</v>
       </c>
       <c r="Z5" t="n">
         <v>0</v>
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="1" t="inlineStr">
+      <c r="A6" t="inlineStr">
         <is>
           <t>RB69 (NC_004928; TAX:12353)</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>2</v>
       </c>
       <c r="C6" t="n">
         <v>0</v>
       </c>
       <c r="D6" t="n">
         <v>0</v>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
@@ -1002,51 +990,51 @@
         <v>0</v>
       </c>
       <c r="U6" t="n">
         <v>0</v>
       </c>
       <c r="V6" t="n">
         <v>0</v>
       </c>
       <c r="W6" t="n">
         <v>0</v>
       </c>
       <c r="X6" t="n">
         <v>0</v>
       </c>
       <c r="Y6" t="n">
         <v>2</v>
       </c>
       <c r="Z6" t="n">
         <v>0</v>
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="1" t="inlineStr">
+      <c r="A7" t="inlineStr">
         <is>
           <t>T4 (NC_000866.4; TAX:10665; HER:27)</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2</v>
       </c>
       <c r="C7" t="n">
         <v>0</v>
       </c>
       <c r="D7" t="n">
         <v>0</v>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
         <v>0</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
@@ -1106,685 +1094,685 @@
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:AA7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>E. coli K12 (HG738867; TAX:1403831)</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>E. coli O111:K58 (EPEC)</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>E. coli O112:K66 (EPEC)</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>E. coli O114:H49 (EPEC)</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>E. coli O115:H51 (ETEC)</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>E. coli O119:K69 (EPEC)</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>E. coli O124:K72 (EPEC)</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>E. coli O125:K70 (EPEC)</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>E. coli O127:K63 (EPEC)</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>E. coli O128:H18 (ETEC)</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t>E. coli O128:K67 (EPEC)</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>E. coli O148:H28 (ETEC)</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>E. coli O153:H12 (ETEC)</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>E. coli O15:H11 (ETEC)</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>E. coli O18:77 (EPEC)</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t>E. coli O20:H11 (ETEC)</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>E. coli O25:H42 (ETEC)</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>E. coli O26:K60 (EPEC)</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>E. coli O27:H7 (ETEC)</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>E. coli O44:K74 (EPEC)</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>E. coli O55:K59 (EPEC)</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t>E. coli O63:H- (ETEC)</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t>E. coli O6:H16 (ETEC)</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t>E. coli O78:H12 (ETEC)</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t>E. coli O86:K61 (EPEC)</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t>E. coli O8:H9 (ETEC)</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>JS10 (EU863409; TAX:576790)</t>
         </is>
       </c>
-      <c r="B2" s="2" t="n">
-[...74 lines deleted...]
-      <c r="AA2" s="3" t="n">
+      <c r="B2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="D2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="T2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA2" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" t="inlineStr">
         <is>
           <t>JS98 (NC_012741; TAX:576790)</t>
         </is>
       </c>
-      <c r="B3" s="2" t="n">
-[...74 lines deleted...]
-      <c r="AA3" s="3" t="n">
+      <c r="B3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="C3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="F3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="K3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="T3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="1" t="inlineStr">
+      <c r="A4" t="inlineStr">
         <is>
           <t>JSE (EU863408; TAX:576789)</t>
         </is>
       </c>
-      <c r="B4" s="2" t="n">
-[...74 lines deleted...]
-      <c r="AA4" s="3" t="n">
+      <c r="B4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="C4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="K4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="Y4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="1" t="inlineStr">
+      <c r="A5" t="inlineStr">
         <is>
           <t>RB49 (NC_005066; TAX:50948)</t>
         </is>
       </c>
-      <c r="B5" s="2" t="n">
-[...74 lines deleted...]
-      <c r="AA5" s="3" t="n">
+      <c r="B5" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="C5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H5" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="J5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="N5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O5" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="P5" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="R5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W5" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="Y5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="1" t="inlineStr">
+      <c r="A6" t="inlineStr">
         <is>
           <t>RB69 (NC_004928; TAX:12353)</t>
         </is>
       </c>
-      <c r="B6" s="2" t="n">
-[...74 lines deleted...]
-      <c r="AA6" s="3" t="n">
+      <c r="B6" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="C6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q6" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="R6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="Z6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="1" t="inlineStr">
+      <c r="A7" t="inlineStr">
         <is>
           <t>T4 (NC_000866.4; TAX:10665; HER:27)</t>
         </is>
       </c>
-      <c r="B7" s="2" t="n">
-[...74 lines deleted...]
-      <c r="AA7" s="3" t="n">
+      <c r="B7" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="C7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="N7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="R7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>