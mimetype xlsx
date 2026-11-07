--- v0 (2026-04-25)
+++ v1 (2026-11-07)
@@ -13,108 +13,96 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="raw_responses" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="mapped_responses" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FF0000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FF8000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="0000FF00"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -451,238 +439,238 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:AL16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>CD105</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>CD111</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>CD117</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>CD118</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>CD125</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>CD19</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>CD192</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>CD211</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>CD24</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>CD273</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t>CD274</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>CD316</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>CD326</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>CD337</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>CD383</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t>CD384</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>CD398</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>CD419</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>CD420 (NC_013315; TAX:645462)</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>CD425 (FN668944; TAX:699032)</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>CD426</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t>CD427</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t>CD428</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t>CD429</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t>CD430</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t>CD475</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AB1" t="inlineStr">
         <is>
           <t>CD481</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AC1" t="inlineStr">
         <is>
           <t>CD490</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AD1" t="inlineStr">
         <is>
           <t>CD493</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AE1" t="inlineStr">
         <is>
           <t>CD505</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AF1" t="inlineStr">
         <is>
           <t>CD511</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AG1" t="inlineStr">
         <is>
           <t>CD515</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AH1" t="inlineStr">
         <is>
           <t>CD540</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AI1" t="inlineStr">
         <is>
           <t>CD544</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AJ1" t="inlineStr">
         <is>
           <t>CD73</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AK1" t="inlineStr">
         <is>
           <t>CD77</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="AL1" t="inlineStr">
         <is>
           <t>CD93</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>phiCD111 (NC_028905; TAX:1582150)</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="n">
         <v>0</v>
       </c>
       <c r="D2" t="n">
         <v>0</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>1</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
         <v>2</v>
       </c>
@@ -756,51 +744,51 @@
         <v>0</v>
       </c>
       <c r="AF2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" t="n">
         <v>1</v>
       </c>
       <c r="AH2" t="n">
         <v>1</v>
       </c>
       <c r="AI2" t="n">
         <v>0</v>
       </c>
       <c r="AJ2" t="n">
         <v>0</v>
       </c>
       <c r="AK2" t="n">
         <v>1</v>
       </c>
       <c r="AL2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" t="inlineStr">
         <is>
           <t>phiCD146 (NC_028958; TAX:1582151)</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1</v>
       </c>
       <c r="C3" t="n">
         <v>1</v>
       </c>
       <c r="D3" t="n">
         <v>0</v>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>1</v>
       </c>
       <c r="H3" t="n">
         <v>2</v>
       </c>
@@ -874,51 +862,51 @@
         <v>0</v>
       </c>
       <c r="AF3" t="n">
         <v>0</v>
       </c>
       <c r="AG3" t="n">
         <v>1</v>
       </c>
       <c r="AH3" t="n">
         <v>1</v>
       </c>
       <c r="AI3" t="n">
         <v>0</v>
       </c>
       <c r="AJ3" t="n">
         <v>0</v>
       </c>
       <c r="AK3" t="n">
         <v>2</v>
       </c>
       <c r="AL3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="1" t="inlineStr">
+      <c r="A4" t="inlineStr">
         <is>
           <t>phiCD24-2</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="n">
         <v>0</v>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" t="n">
         <v>2</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
@@ -992,51 +980,51 @@
         <v>0</v>
       </c>
       <c r="AF4" t="n">
         <v>1</v>
       </c>
       <c r="AG4" t="n">
         <v>0</v>
       </c>
       <c r="AH4" t="n">
         <v>0</v>
       </c>
       <c r="AI4" t="n">
         <v>1</v>
       </c>
       <c r="AJ4" t="n">
         <v>1</v>
       </c>
       <c r="AK4" t="n">
         <v>0</v>
       </c>
       <c r="AL4" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="1" t="inlineStr">
+      <c r="A5" t="inlineStr">
         <is>
           <t>phiCD38-2 (NC_015568; TAX:1032362)</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>1</v>
       </c>
       <c r="C5" t="n">
         <v>1</v>
       </c>
       <c r="D5" t="n">
         <v>0</v>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
         <v>1</v>
       </c>
@@ -1110,51 +1098,51 @@
         <v>1</v>
       </c>
       <c r="AF5" t="n">
         <v>0</v>
       </c>
       <c r="AG5" t="n">
         <v>1</v>
       </c>
       <c r="AH5" t="n">
         <v>1</v>
       </c>
       <c r="AI5" t="n">
         <v>0</v>
       </c>
       <c r="AJ5" t="n">
         <v>1</v>
       </c>
       <c r="AK5" t="n">
         <v>1</v>
       </c>
       <c r="AL5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="1" t="inlineStr">
+      <c r="A6" t="inlineStr">
         <is>
           <t>phiCD481-1 (NC_028951; TAX:1582153)</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="n">
         <v>0</v>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="n">
         <v>1</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
@@ -1228,51 +1216,51 @@
         <v>0</v>
       </c>
       <c r="AF6" t="n">
         <v>0</v>
       </c>
       <c r="AG6" t="n">
         <v>2</v>
       </c>
       <c r="AH6" t="n">
         <v>0</v>
       </c>
       <c r="AI6" t="n">
         <v>0</v>
       </c>
       <c r="AJ6" t="n">
         <v>0</v>
       </c>
       <c r="AK6" t="n">
         <v>0</v>
       </c>
       <c r="AL6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="1" t="inlineStr">
+      <c r="A7" t="inlineStr">
         <is>
           <t>phiCD481-2</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" t="n">
         <v>0</v>
       </c>
       <c r="D7" t="n">
         <v>0</v>
       </c>
       <c r="E7" t="n">
         <v>1</v>
       </c>
       <c r="F7" t="n">
         <v>0</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
@@ -1346,51 +1334,51 @@
         <v>0</v>
       </c>
       <c r="AF7" t="n">
         <v>0</v>
       </c>
       <c r="AG7" t="n">
         <v>1</v>
       </c>
       <c r="AH7" t="n">
         <v>0</v>
       </c>
       <c r="AI7" t="n">
         <v>0</v>
       </c>
       <c r="AJ7" t="n">
         <v>1</v>
       </c>
       <c r="AK7" t="n">
         <v>0</v>
       </c>
       <c r="AL7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="1" t="inlineStr">
+      <c r="A8" t="inlineStr">
         <is>
           <t>phiCD505 (NC_028764; TAX:1582154)</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="n">
         <v>0</v>
       </c>
       <c r="D8" t="n">
         <v>2</v>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="n">
         <v>1</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
@@ -1464,51 +1452,51 @@
         <v>0</v>
       </c>
       <c r="AF8" t="n">
         <v>1</v>
       </c>
       <c r="AG8" t="n">
         <v>0</v>
       </c>
       <c r="AH8" t="n">
         <v>0</v>
       </c>
       <c r="AI8" t="n">
         <v>0</v>
       </c>
       <c r="AJ8" t="n">
         <v>0</v>
       </c>
       <c r="AK8" t="n">
         <v>0</v>
       </c>
       <c r="AL8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="1" t="inlineStr">
+      <c r="A9" t="inlineStr">
         <is>
           <t>phiCD506 (NC_028838; TAX:1582155)</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" t="n">
         <v>0</v>
       </c>
       <c r="D9" t="n">
         <v>0</v>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
@@ -1582,51 +1570,51 @@
         <v>0</v>
       </c>
       <c r="AF9" t="n">
         <v>0</v>
       </c>
       <c r="AG9" t="n">
         <v>0</v>
       </c>
       <c r="AH9" t="n">
         <v>0</v>
       </c>
       <c r="AI9" t="n">
         <v>0</v>
       </c>
       <c r="AJ9" t="n">
         <v>0</v>
       </c>
       <c r="AK9" t="n">
         <v>0</v>
       </c>
       <c r="AL9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="1" t="inlineStr">
+      <c r="A10" t="inlineStr">
         <is>
           <t>phiCD508</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
       <c r="C10" t="n">
         <v>0</v>
       </c>
       <c r="D10" t="n">
         <v>2</v>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="n">
         <v>0</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
@@ -1700,51 +1688,51 @@
         <v>1</v>
       </c>
       <c r="AF10" t="n">
         <v>0</v>
       </c>
       <c r="AG10" t="n">
         <v>0</v>
       </c>
       <c r="AH10" t="n">
         <v>0</v>
       </c>
       <c r="AI10" t="n">
         <v>0</v>
       </c>
       <c r="AJ10" t="n">
         <v>0</v>
       </c>
       <c r="AK10" t="n">
         <v>0</v>
       </c>
       <c r="AL10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="1" t="inlineStr">
+      <c r="A11" t="inlineStr">
         <is>
           <t>phiCD52 (GCA_001369435)</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
       <c r="C11" t="n">
         <v>0</v>
       </c>
       <c r="D11" t="n">
         <v>0</v>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>0</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
@@ -1818,51 +1806,51 @@
         <v>0</v>
       </c>
       <c r="AF11" t="n">
         <v>0</v>
       </c>
       <c r="AG11" t="n">
         <v>0</v>
       </c>
       <c r="AH11" t="n">
         <v>0</v>
       </c>
       <c r="AI11" t="n">
         <v>0</v>
       </c>
       <c r="AJ11" t="n">
         <v>1</v>
       </c>
       <c r="AK11" t="n">
         <v>0</v>
       </c>
       <c r="AL11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="1" t="inlineStr">
+      <c r="A12" t="inlineStr">
         <is>
           <t>phiCD526</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>0</v>
       </c>
       <c r="C12" t="n">
         <v>0</v>
       </c>
       <c r="D12" t="n">
         <v>1</v>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
         <v>0</v>
       </c>
       <c r="G12" t="n">
         <v>0</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
@@ -1936,51 +1924,51 @@
         <v>1</v>
       </c>
       <c r="AF12" t="n">
         <v>0</v>
       </c>
       <c r="AG12" t="n">
         <v>0</v>
       </c>
       <c r="AH12" t="n">
         <v>0</v>
       </c>
       <c r="AI12" t="n">
         <v>0</v>
       </c>
       <c r="AJ12" t="n">
         <v>0</v>
       </c>
       <c r="AK12" t="n">
         <v>0</v>
       </c>
       <c r="AL12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="1" t="inlineStr">
+      <c r="A13" t="inlineStr">
         <is>
           <t>phiMMP01 (NC_028883; TAX:1582156)</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>0</v>
       </c>
       <c r="C13" t="n">
         <v>0</v>
       </c>
       <c r="D13" t="n">
         <v>1</v>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
         <v>1</v>
       </c>
       <c r="G13" t="n">
         <v>2</v>
       </c>
       <c r="H13" t="n">
         <v>0</v>
       </c>
@@ -2054,51 +2042,51 @@
         <v>0</v>
       </c>
       <c r="AF13" t="n">
         <v>1</v>
       </c>
       <c r="AG13" t="n">
         <v>0</v>
       </c>
       <c r="AH13" t="n">
         <v>0</v>
       </c>
       <c r="AI13" t="n">
         <v>1</v>
       </c>
       <c r="AJ13" t="n">
         <v>0</v>
       </c>
       <c r="AK13" t="n">
         <v>0</v>
       </c>
       <c r="AL13" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="1" t="inlineStr">
+      <c r="A14" t="inlineStr">
         <is>
           <t>phiMMP02 (NC_019421; TAX:1204534)</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>0</v>
       </c>
       <c r="C14" t="n">
         <v>0</v>
       </c>
       <c r="D14" t="n">
         <v>2</v>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
         <v>0</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
@@ -2172,51 +2160,51 @@
         <v>0</v>
       </c>
       <c r="AF14" t="n">
         <v>1</v>
       </c>
       <c r="AG14" t="n">
         <v>1</v>
       </c>
       <c r="AH14" t="n">
         <v>0</v>
       </c>
       <c r="AI14" t="n">
         <v>0</v>
       </c>
       <c r="AJ14" t="n">
         <v>0</v>
       </c>
       <c r="AK14" t="n">
         <v>0</v>
       </c>
       <c r="AL14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="1" t="inlineStr">
+      <c r="A15" t="inlineStr">
         <is>
           <t>phiMMP03 (NC_028959; TAX:1582157)</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>0</v>
       </c>
       <c r="C15" t="n">
         <v>0</v>
       </c>
       <c r="D15" t="n">
         <v>1</v>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
@@ -2290,51 +2278,51 @@
         <v>1</v>
       </c>
       <c r="AF15" t="n">
         <v>0</v>
       </c>
       <c r="AG15" t="n">
         <v>0</v>
       </c>
       <c r="AH15" t="n">
         <v>0</v>
       </c>
       <c r="AI15" t="n">
         <v>0</v>
       </c>
       <c r="AJ15" t="n">
         <v>0</v>
       </c>
       <c r="AK15" t="n">
         <v>0</v>
       </c>
       <c r="AL15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="1" t="inlineStr">
+      <c r="A16" t="inlineStr">
         <is>
           <t>phiMMP04 (NC_019422; TAX:1204535)</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>1</v>
       </c>
       <c r="C16" t="n">
         <v>0</v>
       </c>
       <c r="D16" t="n">
         <v>0</v>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="n">
         <v>0</v>
       </c>
       <c r="G16" t="n">
         <v>1</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
@@ -2427,2000 +2415,2000 @@
       </c>
       <c r="AL16" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:AL16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>CD105</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>CD111</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>CD117</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>CD118</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>CD125</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>CD19</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>CD192</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>CD211</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>CD24</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>CD273</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t>CD274</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>CD316</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>CD326</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>CD337</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>CD383</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t>CD384</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>CD398</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>CD419</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>CD420 (NC_013315; TAX:645462)</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>CD425 (FN668944; TAX:699032)</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>CD426</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t>CD427</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t>CD428</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t>CD429</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t>CD430</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t>CD475</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AB1" t="inlineStr">
         <is>
           <t>CD481</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AC1" t="inlineStr">
         <is>
           <t>CD490</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AD1" t="inlineStr">
         <is>
           <t>CD493</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AE1" t="inlineStr">
         <is>
           <t>CD505</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AF1" t="inlineStr">
         <is>
           <t>CD511</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AG1" t="inlineStr">
         <is>
           <t>CD515</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AH1" t="inlineStr">
         <is>
           <t>CD540</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AI1" t="inlineStr">
         <is>
           <t>CD544</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AJ1" t="inlineStr">
         <is>
           <t>CD73</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AK1" t="inlineStr">
         <is>
           <t>CD77</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="AL1" t="inlineStr">
         <is>
           <t>CD93</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>phiCD111 (NC_028905; TAX:1582150)</t>
         </is>
       </c>
-      <c r="B2" s="2" t="n">
-[...107 lines deleted...]
-      <c r="AL2" s="2" t="n">
+      <c r="B2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="I2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="L2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="U2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="V2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="W2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="X2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AH2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AL2" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" t="inlineStr">
         <is>
           <t>phiCD146 (NC_028958; TAX:1582151)</t>
         </is>
       </c>
-      <c r="B3" s="3" t="n">
-[...107 lines deleted...]
-      <c r="AL3" s="2" t="n">
+      <c r="B3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="I3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="M3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="P3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="T3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="W3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AB3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AH3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AI3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK3" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AL3" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="1" t="inlineStr">
+      <c r="A4" t="inlineStr">
         <is>
           <t>phiCD24-2</t>
         </is>
       </c>
-      <c r="B4" s="2" t="n">
-[...107 lines deleted...]
-      <c r="AL4" s="3" t="n">
+      <c r="B4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="E4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="G4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="H4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="J4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="L4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="O4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="R4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="V4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="W4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="X4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AJ4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL4" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="1" t="inlineStr">
+      <c r="A5" t="inlineStr">
         <is>
           <t>phiCD38-2 (NC_015568; TAX:1032362)</t>
         </is>
       </c>
-      <c r="B5" s="3" t="n">
-[...107 lines deleted...]
-      <c r="AL5" s="2" t="n">
+      <c r="B5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="D5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="E5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="I5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L5" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="M5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="N5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="P5" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="R5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="S5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="T5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="U5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="V5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="W5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="X5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AB5" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AC5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AF5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AH5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AI5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AK5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AL5" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="1" t="inlineStr">
+      <c r="A6" t="inlineStr">
         <is>
           <t>phiCD481-1 (NC_028951; TAX:1582153)</t>
         </is>
       </c>
-      <c r="B6" s="2" t="n">
-[...107 lines deleted...]
-      <c r="AL6" s="2" t="n">
+      <c r="B6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D6" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="E6" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="F6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O6" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="P6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S6" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="T6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="W6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG6" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AH6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL6" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="1" t="inlineStr">
+      <c r="A7" t="inlineStr">
         <is>
           <t>phiCD481-2</t>
         </is>
       </c>
-      <c r="B7" s="2" t="n">
-[...107 lines deleted...]
-      <c r="AL7" s="2" t="n">
+      <c r="B7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="E7" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="F7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O7" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="P7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="W7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG7" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AH7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ7" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AK7" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL7" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="1" t="inlineStr">
+      <c r="A8" t="inlineStr">
         <is>
           <t>phiCD505 (NC_028764; TAX:1582154)</t>
         </is>
       </c>
-      <c r="B8" s="2" t="n">
-[...107 lines deleted...]
-      <c r="AL8" s="2" t="n">
+      <c r="B8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D8" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="E8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G8" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="O8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="W8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AC8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AG8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL8" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="1" t="inlineStr">
+      <c r="A9" t="inlineStr">
         <is>
           <t>phiCD506 (NC_028838; TAX:1582155)</t>
         </is>
       </c>
-      <c r="B9" s="2" t="n">
-[...107 lines deleted...]
-      <c r="AL9" s="2" t="n">
+      <c r="B9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="E9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="W9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD9" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AE9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL9" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="1" t="inlineStr">
+      <c r="A10" t="inlineStr">
         <is>
           <t>phiCD508</t>
         </is>
       </c>
-      <c r="B10" s="2" t="n">
-[...107 lines deleted...]
-      <c r="AL10" s="2" t="n">
+      <c r="B10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D10" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="E10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V10" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="W10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AF10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="1" t="inlineStr">
+      <c r="A11" t="inlineStr">
         <is>
           <t>phiCD52 (GCA_001369435)</t>
         </is>
       </c>
-      <c r="B11" s="2" t="n">
-[...107 lines deleted...]
-      <c r="AL11" s="2" t="n">
+      <c r="B11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="E11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J11" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="K11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="R11" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="S11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="W11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AK11" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL11" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="1" t="inlineStr">
+      <c r="A12" t="inlineStr">
         <is>
           <t>phiCD526</t>
         </is>
       </c>
-      <c r="B12" s="2" t="n">
-[...107 lines deleted...]
-      <c r="AL12" s="2" t="n">
+      <c r="B12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D12" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="E12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="N12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="W12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AF12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="1" t="inlineStr">
+      <c r="A13" t="inlineStr">
         <is>
           <t>phiMMP01 (NC_028883; TAX:1582156)</t>
         </is>
       </c>
-      <c r="B13" s="2" t="n">
-[...107 lines deleted...]
-      <c r="AL13" s="3" t="n">
+      <c r="B13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D13" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="E13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="G13" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="H13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I13" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="J13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K13" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="L13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="O13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="R13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U13" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="V13" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="W13" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="X13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="Z13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AG13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AJ13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="1" t="inlineStr">
+      <c r="A14" t="inlineStr">
         <is>
           <t>phiMMP02 (NC_019421; TAX:1204534)</t>
         </is>
       </c>
-      <c r="B14" s="2" t="n">
-[...107 lines deleted...]
-      <c r="AL14" s="2" t="n">
+      <c r="B14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D14" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="E14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V14" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="W14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="Z14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AC14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AG14" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AH14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL14" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="1" t="inlineStr">
+      <c r="A15" t="inlineStr">
         <is>
           <t>phiMMP03 (NC_028959; TAX:1582157)</t>
         </is>
       </c>
-      <c r="B15" s="2" t="n">
-[...107 lines deleted...]
-      <c r="AL15" s="2" t="n">
+      <c r="B15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D15" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="E15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="W15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="1" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="1" t="inlineStr">
+      <c r="A16" t="inlineStr">
         <is>
           <t>phiMMP04 (NC_019422; TAX:1204535)</t>
         </is>
       </c>
-      <c r="B16" s="3" t="n">
-[...107 lines deleted...]
-      <c r="AL16" s="3" t="n">
+      <c r="B16" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="C16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="E16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G16" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J16" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="K16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="N16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="P16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="W16" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="X16" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="Y16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="AH16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="3" t="n">
+        <v>2</v>
+      </c>
+      <c r="AK16" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="2" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>