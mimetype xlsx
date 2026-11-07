--- v0 (2026-04-16)
+++ v1 (2026-11-07)
@@ -13,103 +13,91 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="raw_responses" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="mapped_responses" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="0000FF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FF0000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -445,278 +433,278 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:AT3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>Macrococcus caseolyticus IPLA101</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>S. arlettae ZL114-5</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>S. arlettae ZL98-5</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>S. aureus 15981</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-1</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-1-</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-11</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-12</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-13</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-14</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-15</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-16</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-17</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-18</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-19</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-2</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-3</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-4</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-5</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-6</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-7</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-8</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-9</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t>S. aureus V329</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t>S. epidermidis ASLD1</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t>S. epidermidis B</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AB1" t="inlineStr">
         <is>
           <t>S. epidermidis DG2ñ</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AC1" t="inlineStr">
         <is>
           <t>S. epidermidis DH3LIK</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AD1" t="inlineStr">
         <is>
           <t>S. epidermidis F12</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AE1" t="inlineStr">
         <is>
           <t>S. epidermidis LO5081</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AF1" t="inlineStr">
         <is>
           <t>S. epidermidis LO5RB1</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AG1" t="inlineStr">
         <is>
           <t>S. epidermidis LX5RB4</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AH1" t="inlineStr">
         <is>
           <t>S. epidermidis YLIC13</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AI1" t="inlineStr">
         <is>
           <t>S. epidermidis Z2LDC14</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AJ1" t="inlineStr">
         <is>
           <t>S. gallinarum ZL90-5</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AK1" t="inlineStr">
         <is>
           <t>S. haemoliticus ZL114-1</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="AL1" t="inlineStr">
         <is>
           <t>S. haemoliticus ZL89-3</t>
         </is>
       </c>
-      <c r="AM1" s="1" t="inlineStr">
+      <c r="AM1" t="inlineStr">
         <is>
           <t>S. hominis ZL31-13</t>
         </is>
       </c>
-      <c r="AN1" s="1" t="inlineStr">
+      <c r="AN1" t="inlineStr">
         <is>
           <t>S. hominis ZL5-5</t>
         </is>
       </c>
-      <c r="AO1" s="1" t="inlineStr">
+      <c r="AO1" t="inlineStr">
         <is>
           <t>S. kloosii ZL74-2</t>
         </is>
       </c>
-      <c r="AP1" s="1" t="inlineStr">
+      <c r="AP1" t="inlineStr">
         <is>
           <t>S. lugdunensis ZL5-11</t>
         </is>
       </c>
-      <c r="AQ1" s="1" t="inlineStr">
+      <c r="AQ1" t="inlineStr">
         <is>
           <t>S. pasteuri ZL16-6</t>
         </is>
       </c>
-      <c r="AR1" s="1" t="inlineStr">
+      <c r="AR1" t="inlineStr">
         <is>
           <t>S. saprophyticus ZL112-15</t>
         </is>
       </c>
-      <c r="AS1" s="1" t="inlineStr">
+      <c r="AS1" t="inlineStr">
         <is>
           <t>S. sciuri IPLA301</t>
         </is>
       </c>
-      <c r="AT1" s="1" t="inlineStr">
+      <c r="AT1" t="inlineStr">
         <is>
           <t>S. xylosus ZL61-2</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>phiIPLA-C1C (NC_028962; TAX:1572704)</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>0.06</v>
       </c>
       <c r="C2" t="n">
         <v>0</v>
       </c>
       <c r="D2" t="n">
         <v>0.23</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
         <v>0.09</v>
       </c>
@@ -814,51 +802,51 @@
         <v>0</v>
       </c>
       <c r="AN2" t="n">
         <v>0</v>
       </c>
       <c r="AO2" t="n">
         <v>0.65</v>
       </c>
       <c r="AP2" t="n">
         <v>0.5600000000000001</v>
       </c>
       <c r="AQ2" t="n">
         <v>0</v>
       </c>
       <c r="AR2" t="n">
         <v>0.37</v>
       </c>
       <c r="AS2" t="n">
         <v>0</v>
       </c>
       <c r="AT2" t="n">
         <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" t="inlineStr">
         <is>
           <t>phiIPLA-RODI (NC_028765; TAX:1572703)</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>0.65</v>
       </c>
       <c r="C3" t="n">
         <v>0.45</v>
       </c>
       <c r="D3" t="n">
         <v>0.55</v>
       </c>
       <c r="E3" t="n">
         <v>0.99</v>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
         <v>0.87</v>
       </c>
       <c r="H3" t="n">
         <v>0.89</v>
       </c>
@@ -975,554 +963,554 @@
       </c>
       <c r="AT3" t="n">
         <v>0.65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:AT3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>Macrococcus caseolyticus IPLA101</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>S. arlettae ZL114-5</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>S. arlettae ZL98-5</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>S. aureus 15981</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-1</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-1-</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-11</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-12</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-13</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-14</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-15</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-16</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-17</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-18</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-19</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-2</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-3</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-4</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-5</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-6</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-7</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-8</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t>S. aureus IPLA-9</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t>S. aureus V329</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t>S. epidermidis ASLD1</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t>S. epidermidis B</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AB1" t="inlineStr">
         <is>
           <t>S. epidermidis DG2ñ</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AC1" t="inlineStr">
         <is>
           <t>S. epidermidis DH3LIK</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AD1" t="inlineStr">
         <is>
           <t>S. epidermidis F12</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AE1" t="inlineStr">
         <is>
           <t>S. epidermidis LO5081</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AF1" t="inlineStr">
         <is>
           <t>S. epidermidis LO5RB1</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AG1" t="inlineStr">
         <is>
           <t>S. epidermidis LX5RB4</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AH1" t="inlineStr">
         <is>
           <t>S. epidermidis YLIC13</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AI1" t="inlineStr">
         <is>
           <t>S. epidermidis Z2LDC14</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AJ1" t="inlineStr">
         <is>
           <t>S. gallinarum ZL90-5</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AK1" t="inlineStr">
         <is>
           <t>S. haemoliticus ZL114-1</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="AL1" t="inlineStr">
         <is>
           <t>S. haemoliticus ZL89-3</t>
         </is>
       </c>
-      <c r="AM1" s="1" t="inlineStr">
+      <c r="AM1" t="inlineStr">
         <is>
           <t>S. hominis ZL31-13</t>
         </is>
       </c>
-      <c r="AN1" s="1" t="inlineStr">
+      <c r="AN1" t="inlineStr">
         <is>
           <t>S. hominis ZL5-5</t>
         </is>
       </c>
-      <c r="AO1" s="1" t="inlineStr">
+      <c r="AO1" t="inlineStr">
         <is>
           <t>S. kloosii ZL74-2</t>
         </is>
       </c>
-      <c r="AP1" s="1" t="inlineStr">
+      <c r="AP1" t="inlineStr">
         <is>
           <t>S. lugdunensis ZL5-11</t>
         </is>
       </c>
-      <c r="AQ1" s="1" t="inlineStr">
+      <c r="AQ1" t="inlineStr">
         <is>
           <t>S. pasteuri ZL16-6</t>
         </is>
       </c>
-      <c r="AR1" s="1" t="inlineStr">
+      <c r="AR1" t="inlineStr">
         <is>
           <t>S. saprophyticus ZL112-15</t>
         </is>
       </c>
-      <c r="AS1" s="1" t="inlineStr">
+      <c r="AS1" t="inlineStr">
         <is>
           <t>S. sciuri IPLA301</t>
         </is>
       </c>
-      <c r="AT1" s="1" t="inlineStr">
+      <c r="AT1" t="inlineStr">
         <is>
           <t>S. xylosus ZL61-2</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>phiIPLA-C1C (NC_028962; TAX:1572704)</t>
         </is>
       </c>
-      <c r="B2" s="2" t="n">
-[...131 lines deleted...]
-      <c r="AT2" s="2" t="n">
+      <c r="B2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="C2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="E2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="I2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="N2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="P2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AE2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AF2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AK2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AP2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AQ2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AS2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT2" s="1" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" t="inlineStr">
         <is>
           <t>phiIPLA-RODI (NC_028765; TAX:1572703)</t>
         </is>
       </c>
-      <c r="B3" s="2" t="n">
-[...131 lines deleted...]
-      <c r="AT3" s="2" t="n">
+      <c r="B3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="C3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="D3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="E3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="F3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="G3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="H3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="I3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="J3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="K3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="L3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="M3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="N3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="O3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="P3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="R3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="S3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="T3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="U3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="V3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="W3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="Z3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AB3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AF3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AM3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AN3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AO3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AP3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AQ3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AR3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AS3" s="1" t="n">
+        <v>2</v>
+      </c>
+      <c r="AT3" s="1" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>