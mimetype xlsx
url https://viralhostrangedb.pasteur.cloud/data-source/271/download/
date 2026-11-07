--- v0 (2026-04-15)
+++ v1 (2026-11-07)
@@ -13,103 +13,91 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="raw_responses" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="mapped_responses" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FF0000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="0000FF00"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -445,483 +433,483 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:CI6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum 25</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum 299</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum 2M23</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum ATCC 9174</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum ATCC 9175 (DSM 20426)</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum B20</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum B3</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum B67</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum CAM 12C</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum CAM-4</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum FME34</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum FME43</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum FME45</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum FME48</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum FME49</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum FME9</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>Brevibacterium casei CIP 102111 (DSM 20657)</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>Brevibacterium epidermidis NCDO 2286T (DSM 20660)</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>Brevibacterium iodinum ATCC 49514T (DSM 20626)</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>Brevibacterium linens ATCC 9172 (DSM 20425)</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>Brevibacterium sandarakinum DSM 22082</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis DSM 16368</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G119</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G135</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G16</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G183</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AB1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G186</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AC1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G201</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AD1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G26</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AE1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G33</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AF1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G43</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AG1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G51</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AH1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G52</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AI1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G53</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AJ1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G65</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AK1" t="inlineStr">
         <is>
           <t>Glutamicibacter bergerei DSM 16367</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="AL1" t="inlineStr">
         <is>
           <t>Glutamicibacter nicotianae DSM 20123</t>
         </is>
       </c>
-      <c r="AM1" s="1" t="inlineStr">
+      <c r="AM1" t="inlineStr">
         <is>
           <t>Glutamicibacter uratoxydans DSM 20647</t>
         </is>
       </c>
-      <c r="AN1" s="1" t="inlineStr">
+      <c r="AN1" t="inlineStr">
         <is>
           <t>Leuconostoc citreum MSE2</t>
         </is>
       </c>
-      <c r="AO1" s="1" t="inlineStr">
+      <c r="AO1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 114</t>
         </is>
       </c>
-      <c r="AP1" s="1" t="inlineStr">
+      <c r="AP1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 116</t>
         </is>
       </c>
-      <c r="AQ1" s="1" t="inlineStr">
+      <c r="AQ1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 90</t>
         </is>
       </c>
-      <c r="AR1" s="1" t="inlineStr">
+      <c r="AR1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 91</t>
         </is>
       </c>
-      <c r="AS1" s="1" t="inlineStr">
+      <c r="AS1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 92</t>
         </is>
       </c>
-      <c r="AT1" s="1" t="inlineStr">
+      <c r="AT1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 93</t>
         </is>
       </c>
-      <c r="AU1" s="1" t="inlineStr">
+      <c r="AU1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 96</t>
         </is>
       </c>
-      <c r="AV1" s="1" t="inlineStr">
+      <c r="AV1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 98</t>
         </is>
       </c>
-      <c r="AW1" s="1" t="inlineStr">
+      <c r="AW1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 99</t>
         </is>
       </c>
-      <c r="AX1" s="1" t="inlineStr">
+      <c r="AX1" t="inlineStr">
         <is>
           <t>Leuconostoc lactis NCW1</t>
         </is>
       </c>
-      <c r="AY1" s="1" t="inlineStr">
+      <c r="AY1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 101</t>
         </is>
       </c>
-      <c r="AZ1" s="1" t="inlineStr">
+      <c r="AZ1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 102</t>
         </is>
       </c>
-      <c r="BA1" s="1" t="inlineStr">
+      <c r="BA1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 107</t>
         </is>
       </c>
-      <c r="BB1" s="1" t="inlineStr">
+      <c r="BB1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 108</t>
         </is>
       </c>
-      <c r="BC1" s="1" t="inlineStr">
+      <c r="BC1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 113</t>
         </is>
       </c>
-      <c r="BD1" s="1" t="inlineStr">
+      <c r="BD1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 115</t>
         </is>
       </c>
-      <c r="BE1" s="1" t="inlineStr">
+      <c r="BE1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 88</t>
         </is>
       </c>
-      <c r="BF1" s="1" t="inlineStr">
+      <c r="BF1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 89</t>
         </is>
       </c>
-      <c r="BG1" s="1" t="inlineStr">
+      <c r="BG1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 95</t>
         </is>
       </c>
-      <c r="BH1" s="1" t="inlineStr">
+      <c r="BH1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 97</t>
         </is>
       </c>
-      <c r="BI1" s="1" t="inlineStr">
+      <c r="BI1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides ssp. cremoris DSM 20346</t>
         </is>
       </c>
-      <c r="BJ1" s="1" t="inlineStr">
+      <c r="BJ1" t="inlineStr">
         <is>
           <t>Leuconostoc pseudomesenteroides MSE7</t>
         </is>
       </c>
-      <c r="BK1" s="1" t="inlineStr">
+      <c r="BK1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimari ER15 174 BHI7</t>
         </is>
       </c>
-      <c r="BL1" s="1" t="inlineStr">
+      <c r="BL1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 124</t>
         </is>
       </c>
-      <c r="BM1" s="1" t="inlineStr">
+      <c r="BM1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 129</t>
         </is>
       </c>
-      <c r="BN1" s="1" t="inlineStr">
+      <c r="BN1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 15</t>
         </is>
       </c>
-      <c r="BO1" s="1" t="inlineStr">
+      <c r="BO1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 184</t>
         </is>
       </c>
-      <c r="BP1" s="1" t="inlineStr">
+      <c r="BP1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 200</t>
         </is>
       </c>
-      <c r="BQ1" s="1" t="inlineStr">
+      <c r="BQ1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 54</t>
         </is>
       </c>
-      <c r="BR1" s="1" t="inlineStr">
+      <c r="BR1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 59</t>
         </is>
       </c>
-      <c r="BS1" s="1" t="inlineStr">
+      <c r="BS1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 60</t>
         </is>
       </c>
-      <c r="BT1" s="1" t="inlineStr">
+      <c r="BT1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 69</t>
         </is>
       </c>
-      <c r="BU1" s="1" t="inlineStr">
+      <c r="BU1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 87</t>
         </is>
       </c>
-      <c r="BV1" s="1" t="inlineStr">
+      <c r="BV1" t="inlineStr">
         <is>
           <t>Psychrobacter celer DSM 23510</t>
         </is>
       </c>
-      <c r="BW1" s="1" t="inlineStr">
+      <c r="BW1" t="inlineStr">
         <is>
           <t>Psychrobacter cibarius 132</t>
         </is>
       </c>
-      <c r="BX1" s="1" t="inlineStr">
+      <c r="BX1" t="inlineStr">
         <is>
           <t>Psychrobacter cibarius 139</t>
         </is>
       </c>
-      <c r="BY1" s="1" t="inlineStr">
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius 157</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius 158</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius 160</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius 165</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius 171</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius 181</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius 198</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius DSM 16327</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
         <is>
           <t>Psychrobacter cibarius140</t>
         </is>
       </c>
-      <c r="BZ1" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="CH1" s="1" t="inlineStr">
+      <c r="CH1" t="inlineStr">
         <is>
           <t>Psychrobacter faecalis</t>
         </is>
       </c>
-      <c r="CI1" s="1" t="inlineStr">
+      <c r="CI1" t="inlineStr">
         <is>
           <t>Psychrobacter namhaensis 1439</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>Brevibacterium phage Rousseau (OV696622; TAX:2891957)</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="n">
         <v>0</v>
       </c>
       <c r="D2" t="n">
         <v>0</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
         <v>0</v>
       </c>
@@ -1012,51 +1000,51 @@
       <c r="BM2" t="inlineStr"/>
       <c r="BN2" t="inlineStr"/>
       <c r="BO2" t="inlineStr"/>
       <c r="BP2" t="inlineStr"/>
       <c r="BQ2" t="inlineStr"/>
       <c r="BR2" t="inlineStr"/>
       <c r="BS2" t="inlineStr"/>
       <c r="BT2" t="inlineStr"/>
       <c r="BU2" t="inlineStr"/>
       <c r="BV2" t="inlineStr"/>
       <c r="BW2" t="inlineStr"/>
       <c r="BX2" t="inlineStr"/>
       <c r="BY2" t="inlineStr"/>
       <c r="BZ2" t="inlineStr"/>
       <c r="CA2" t="inlineStr"/>
       <c r="CB2" t="inlineStr"/>
       <c r="CC2" t="inlineStr"/>
       <c r="CD2" t="inlineStr"/>
       <c r="CE2" t="inlineStr"/>
       <c r="CF2" t="inlineStr"/>
       <c r="CG2" t="inlineStr"/>
       <c r="CH2" t="inlineStr"/>
       <c r="CI2" t="inlineStr"/>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" t="inlineStr">
         <is>
           <t>Glutamicibacter phage Montesquieu (OV696619; TAX:2891956)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
@@ -1139,51 +1127,51 @@
       <c r="BM3" t="inlineStr"/>
       <c r="BN3" t="inlineStr"/>
       <c r="BO3" t="inlineStr"/>
       <c r="BP3" t="inlineStr"/>
       <c r="BQ3" t="inlineStr"/>
       <c r="BR3" t="inlineStr"/>
       <c r="BS3" t="inlineStr"/>
       <c r="BT3" t="inlineStr"/>
       <c r="BU3" t="inlineStr"/>
       <c r="BV3" t="inlineStr"/>
       <c r="BW3" t="inlineStr"/>
       <c r="BX3" t="inlineStr"/>
       <c r="BY3" t="inlineStr"/>
       <c r="BZ3" t="inlineStr"/>
       <c r="CA3" t="inlineStr"/>
       <c r="CB3" t="inlineStr"/>
       <c r="CC3" t="inlineStr"/>
       <c r="CD3" t="inlineStr"/>
       <c r="CE3" t="inlineStr"/>
       <c r="CF3" t="inlineStr"/>
       <c r="CG3" t="inlineStr"/>
       <c r="CH3" t="inlineStr"/>
       <c r="CI3" t="inlineStr"/>
     </row>
     <row r="4">
-      <c r="A4" s="1" t="inlineStr">
+      <c r="A4" t="inlineStr">
         <is>
           <t>Glutamicibacter phage Voltaire (OV696617; TAX:2891955)</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
       <c r="P4" t="inlineStr"/>
       <c r="Q4" t="inlineStr"/>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
@@ -1266,51 +1254,51 @@
       <c r="BM4" t="inlineStr"/>
       <c r="BN4" t="inlineStr"/>
       <c r="BO4" t="inlineStr"/>
       <c r="BP4" t="inlineStr"/>
       <c r="BQ4" t="inlineStr"/>
       <c r="BR4" t="inlineStr"/>
       <c r="BS4" t="inlineStr"/>
       <c r="BT4" t="inlineStr"/>
       <c r="BU4" t="inlineStr"/>
       <c r="BV4" t="inlineStr"/>
       <c r="BW4" t="inlineStr"/>
       <c r="BX4" t="inlineStr"/>
       <c r="BY4" t="inlineStr"/>
       <c r="BZ4" t="inlineStr"/>
       <c r="CA4" t="inlineStr"/>
       <c r="CB4" t="inlineStr"/>
       <c r="CC4" t="inlineStr"/>
       <c r="CD4" t="inlineStr"/>
       <c r="CE4" t="inlineStr"/>
       <c r="CF4" t="inlineStr"/>
       <c r="CG4" t="inlineStr"/>
       <c r="CH4" t="inlineStr"/>
       <c r="CI4" t="inlineStr"/>
     </row>
     <row r="5">
-      <c r="A5" s="1" t="inlineStr">
+      <c r="A5" t="inlineStr">
         <is>
           <t>Leuconostoc phage Diderot (OV696621; TAX:2891958)</t>
         </is>
       </c>
       <c r="B5" t="inlineStr"/>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" t="inlineStr"/>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
@@ -1405,51 +1393,51 @@
       <c r="BM5" t="inlineStr"/>
       <c r="BN5" t="inlineStr"/>
       <c r="BO5" t="inlineStr"/>
       <c r="BP5" t="inlineStr"/>
       <c r="BQ5" t="inlineStr"/>
       <c r="BR5" t="inlineStr"/>
       <c r="BS5" t="inlineStr"/>
       <c r="BT5" t="inlineStr"/>
       <c r="BU5" t="inlineStr"/>
       <c r="BV5" t="inlineStr"/>
       <c r="BW5" t="inlineStr"/>
       <c r="BX5" t="inlineStr"/>
       <c r="BY5" t="inlineStr"/>
       <c r="BZ5" t="inlineStr"/>
       <c r="CA5" t="inlineStr"/>
       <c r="CB5" t="inlineStr"/>
       <c r="CC5" t="inlineStr"/>
       <c r="CD5" t="inlineStr"/>
       <c r="CE5" t="inlineStr"/>
       <c r="CF5" t="inlineStr"/>
       <c r="CG5" t="inlineStr"/>
       <c r="CH5" t="inlineStr"/>
       <c r="CI5" t="inlineStr"/>
     </row>
     <row r="6">
-      <c r="A6" s="1" t="inlineStr">
+      <c r="A6" t="inlineStr">
         <is>
           <t>Psychrobacter phage D'Alembert (OV696620; TAX:2891959)</t>
         </is>
       </c>
       <c r="B6" t="inlineStr"/>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
       <c r="P6" t="inlineStr"/>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
@@ -1567,548 +1555,548 @@
       </c>
       <c r="CI6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:CI6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum 25</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum 299</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum 2M23</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum ATCC 9174</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum ATCC 9175 (DSM 20426)</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum B20</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum B3</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum B67</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum CAM 12C</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum CAM-4</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum FME34</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum FME43</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum FME45</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum FME48</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum FME49</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t>Brevibacterium aurantiacum FME9</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>Brevibacterium casei CIP 102111 (DSM 20657)</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>Brevibacterium epidermidis NCDO 2286T (DSM 20660)</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>Brevibacterium iodinum ATCC 49514T (DSM 20626)</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>Brevibacterium linens ATCC 9172 (DSM 20425)</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>Brevibacterium sandarakinum DSM 22082</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis DSM 16368</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G119</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G135</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G16</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G183</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AB1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G186</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AC1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G201</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AD1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G26</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AE1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G33</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AF1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G43</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AG1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G51</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AH1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G52</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AI1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G53</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AJ1" t="inlineStr">
         <is>
           <t>Glutamicibacter arilaitensis G65</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AK1" t="inlineStr">
         <is>
           <t>Glutamicibacter bergerei DSM 16367</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="AL1" t="inlineStr">
         <is>
           <t>Glutamicibacter nicotianae DSM 20123</t>
         </is>
       </c>
-      <c r="AM1" s="1" t="inlineStr">
+      <c r="AM1" t="inlineStr">
         <is>
           <t>Glutamicibacter uratoxydans DSM 20647</t>
         </is>
       </c>
-      <c r="AN1" s="1" t="inlineStr">
+      <c r="AN1" t="inlineStr">
         <is>
           <t>Leuconostoc citreum MSE2</t>
         </is>
       </c>
-      <c r="AO1" s="1" t="inlineStr">
+      <c r="AO1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 114</t>
         </is>
       </c>
-      <c r="AP1" s="1" t="inlineStr">
+      <c r="AP1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 116</t>
         </is>
       </c>
-      <c r="AQ1" s="1" t="inlineStr">
+      <c r="AQ1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 90</t>
         </is>
       </c>
-      <c r="AR1" s="1" t="inlineStr">
+      <c r="AR1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 91</t>
         </is>
       </c>
-      <c r="AS1" s="1" t="inlineStr">
+      <c r="AS1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 92</t>
         </is>
       </c>
-      <c r="AT1" s="1" t="inlineStr">
+      <c r="AT1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 93</t>
         </is>
       </c>
-      <c r="AU1" s="1" t="inlineStr">
+      <c r="AU1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 96</t>
         </is>
       </c>
-      <c r="AV1" s="1" t="inlineStr">
+      <c r="AV1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 98</t>
         </is>
       </c>
-      <c r="AW1" s="1" t="inlineStr">
+      <c r="AW1" t="inlineStr">
         <is>
           <t>Leuconostoc falkenbergense 99</t>
         </is>
       </c>
-      <c r="AX1" s="1" t="inlineStr">
+      <c r="AX1" t="inlineStr">
         <is>
           <t>Leuconostoc lactis NCW1</t>
         </is>
       </c>
-      <c r="AY1" s="1" t="inlineStr">
+      <c r="AY1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 101</t>
         </is>
       </c>
-      <c r="AZ1" s="1" t="inlineStr">
+      <c r="AZ1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 102</t>
         </is>
       </c>
-      <c r="BA1" s="1" t="inlineStr">
+      <c r="BA1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 107</t>
         </is>
       </c>
-      <c r="BB1" s="1" t="inlineStr">
+      <c r="BB1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 108</t>
         </is>
       </c>
-      <c r="BC1" s="1" t="inlineStr">
+      <c r="BC1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 113</t>
         </is>
       </c>
-      <c r="BD1" s="1" t="inlineStr">
+      <c r="BD1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 115</t>
         </is>
       </c>
-      <c r="BE1" s="1" t="inlineStr">
+      <c r="BE1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 88</t>
         </is>
       </c>
-      <c r="BF1" s="1" t="inlineStr">
+      <c r="BF1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 89</t>
         </is>
       </c>
-      <c r="BG1" s="1" t="inlineStr">
+      <c r="BG1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 95</t>
         </is>
       </c>
-      <c r="BH1" s="1" t="inlineStr">
+      <c r="BH1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides 97</t>
         </is>
       </c>
-      <c r="BI1" s="1" t="inlineStr">
+      <c r="BI1" t="inlineStr">
         <is>
           <t>Leuconostoc mesenteroides ssp. cremoris DSM 20346</t>
         </is>
       </c>
-      <c r="BJ1" s="1" t="inlineStr">
+      <c r="BJ1" t="inlineStr">
         <is>
           <t>Leuconostoc pseudomesenteroides MSE7</t>
         </is>
       </c>
-      <c r="BK1" s="1" t="inlineStr">
+      <c r="BK1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimari ER15 174 BHI7</t>
         </is>
       </c>
-      <c r="BL1" s="1" t="inlineStr">
+      <c r="BL1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 124</t>
         </is>
       </c>
-      <c r="BM1" s="1" t="inlineStr">
+      <c r="BM1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 129</t>
         </is>
       </c>
-      <c r="BN1" s="1" t="inlineStr">
+      <c r="BN1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 15</t>
         </is>
       </c>
-      <c r="BO1" s="1" t="inlineStr">
+      <c r="BO1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 184</t>
         </is>
       </c>
-      <c r="BP1" s="1" t="inlineStr">
+      <c r="BP1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 200</t>
         </is>
       </c>
-      <c r="BQ1" s="1" t="inlineStr">
+      <c r="BQ1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 54</t>
         </is>
       </c>
-      <c r="BR1" s="1" t="inlineStr">
+      <c r="BR1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 59</t>
         </is>
       </c>
-      <c r="BS1" s="1" t="inlineStr">
+      <c r="BS1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 60</t>
         </is>
       </c>
-      <c r="BT1" s="1" t="inlineStr">
+      <c r="BT1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 69</t>
         </is>
       </c>
-      <c r="BU1" s="1" t="inlineStr">
+      <c r="BU1" t="inlineStr">
         <is>
           <t>Psychrobacter aquimaris 87</t>
         </is>
       </c>
-      <c r="BV1" s="1" t="inlineStr">
+      <c r="BV1" t="inlineStr">
         <is>
           <t>Psychrobacter celer DSM 23510</t>
         </is>
       </c>
-      <c r="BW1" s="1" t="inlineStr">
+      <c r="BW1" t="inlineStr">
         <is>
           <t>Psychrobacter cibarius 132</t>
         </is>
       </c>
-      <c r="BX1" s="1" t="inlineStr">
+      <c r="BX1" t="inlineStr">
         <is>
           <t>Psychrobacter cibarius 139</t>
         </is>
       </c>
-      <c r="BY1" s="1" t="inlineStr">
+      <c r="BY1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius 157</t>
+        </is>
+      </c>
+      <c r="BZ1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius 158</t>
+        </is>
+      </c>
+      <c r="CA1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius 160</t>
+        </is>
+      </c>
+      <c r="CB1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius 165</t>
+        </is>
+      </c>
+      <c r="CC1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius 171</t>
+        </is>
+      </c>
+      <c r="CD1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius 181</t>
+        </is>
+      </c>
+      <c r="CE1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius 198</t>
+        </is>
+      </c>
+      <c r="CF1" t="inlineStr">
+        <is>
+          <t>Psychrobacter cibarius DSM 16327</t>
+        </is>
+      </c>
+      <c r="CG1" t="inlineStr">
         <is>
           <t>Psychrobacter cibarius140</t>
         </is>
       </c>
-      <c r="BZ1" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="CH1" s="1" t="inlineStr">
+      <c r="CH1" t="inlineStr">
         <is>
           <t>Psychrobacter faecalis</t>
         </is>
       </c>
-      <c r="CI1" s="1" t="inlineStr">
+      <c r="CI1" t="inlineStr">
         <is>
           <t>Psychrobacter namhaensis 1439</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>Brevibacterium phage Rousseau (OV696622; TAX:2891957)</t>
         </is>
       </c>
-      <c r="B2" s="2" t="n">
-[...59 lines deleted...]
-      <c r="V2" s="2" t="n">
+      <c r="B2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="O2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V2" s="1" t="n">
         <v>0</v>
       </c>
       <c r="W2" t="inlineStr"/>
       <c r="X2" t="inlineStr"/>
       <c r="Y2" t="inlineStr"/>
       <c r="Z2" t="inlineStr"/>
       <c r="AA2" t="inlineStr"/>
       <c r="AB2" t="inlineStr"/>
       <c r="AC2" t="inlineStr"/>
       <c r="AD2" t="inlineStr"/>
       <c r="AE2" t="inlineStr"/>
       <c r="AF2" t="inlineStr"/>
       <c r="AG2" t="inlineStr"/>
       <c r="AH2" t="inlineStr"/>
       <c r="AI2" t="inlineStr"/>
       <c r="AJ2" t="inlineStr"/>
       <c r="AK2" t="inlineStr"/>
       <c r="AL2" t="inlineStr"/>
       <c r="AM2" t="inlineStr"/>
       <c r="AN2" t="inlineStr"/>
       <c r="AO2" t="inlineStr"/>
       <c r="AP2" t="inlineStr"/>
       <c r="AQ2" t="inlineStr"/>
       <c r="AR2" t="inlineStr"/>
       <c r="AS2" t="inlineStr"/>
@@ -2134,125 +2122,125 @@
       <c r="BM2" t="inlineStr"/>
       <c r="BN2" t="inlineStr"/>
       <c r="BO2" t="inlineStr"/>
       <c r="BP2" t="inlineStr"/>
       <c r="BQ2" t="inlineStr"/>
       <c r="BR2" t="inlineStr"/>
       <c r="BS2" t="inlineStr"/>
       <c r="BT2" t="inlineStr"/>
       <c r="BU2" t="inlineStr"/>
       <c r="BV2" t="inlineStr"/>
       <c r="BW2" t="inlineStr"/>
       <c r="BX2" t="inlineStr"/>
       <c r="BY2" t="inlineStr"/>
       <c r="BZ2" t="inlineStr"/>
       <c r="CA2" t="inlineStr"/>
       <c r="CB2" t="inlineStr"/>
       <c r="CC2" t="inlineStr"/>
       <c r="CD2" t="inlineStr"/>
       <c r="CE2" t="inlineStr"/>
       <c r="CF2" t="inlineStr"/>
       <c r="CG2" t="inlineStr"/>
       <c r="CH2" t="inlineStr"/>
       <c r="CI2" t="inlineStr"/>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" t="inlineStr">
         <is>
           <t>Glutamicibacter phage Montesquieu (OV696619; TAX:2891956)</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" t="inlineStr"/>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
-      <c r="W3" s="2" t="n">
-[...47 lines deleted...]
-      <c r="AM3" s="2" t="n">
+      <c r="W3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AC3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AE3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AF3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AH3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AI3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AJ3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL3" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM3" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN3" t="inlineStr"/>
       <c r="AO3" t="inlineStr"/>
       <c r="AP3" t="inlineStr"/>
       <c r="AQ3" t="inlineStr"/>
       <c r="AR3" t="inlineStr"/>
       <c r="AS3" t="inlineStr"/>
       <c r="AT3" t="inlineStr"/>
       <c r="AU3" t="inlineStr"/>
       <c r="AV3" t="inlineStr"/>
       <c r="AW3" t="inlineStr"/>
       <c r="AX3" t="inlineStr"/>
       <c r="AY3" t="inlineStr"/>
       <c r="AZ3" t="inlineStr"/>
       <c r="BA3" t="inlineStr"/>
       <c r="BB3" t="inlineStr"/>
       <c r="BC3" t="inlineStr"/>
       <c r="BD3" t="inlineStr"/>
       <c r="BE3" t="inlineStr"/>
       <c r="BF3" t="inlineStr"/>
       <c r="BG3" t="inlineStr"/>
       <c r="BH3" t="inlineStr"/>
       <c r="BI3" t="inlineStr"/>
       <c r="BJ3" t="inlineStr"/>
@@ -2261,125 +2249,125 @@
       <c r="BM3" t="inlineStr"/>
       <c r="BN3" t="inlineStr"/>
       <c r="BO3" t="inlineStr"/>
       <c r="BP3" t="inlineStr"/>
       <c r="BQ3" t="inlineStr"/>
       <c r="BR3" t="inlineStr"/>
       <c r="BS3" t="inlineStr"/>
       <c r="BT3" t="inlineStr"/>
       <c r="BU3" t="inlineStr"/>
       <c r="BV3" t="inlineStr"/>
       <c r="BW3" t="inlineStr"/>
       <c r="BX3" t="inlineStr"/>
       <c r="BY3" t="inlineStr"/>
       <c r="BZ3" t="inlineStr"/>
       <c r="CA3" t="inlineStr"/>
       <c r="CB3" t="inlineStr"/>
       <c r="CC3" t="inlineStr"/>
       <c r="CD3" t="inlineStr"/>
       <c r="CE3" t="inlineStr"/>
       <c r="CF3" t="inlineStr"/>
       <c r="CG3" t="inlineStr"/>
       <c r="CH3" t="inlineStr"/>
       <c r="CI3" t="inlineStr"/>
     </row>
     <row r="4">
-      <c r="A4" s="1" t="inlineStr">
+      <c r="A4" t="inlineStr">
         <is>
           <t>Glutamicibacter phage Voltaire (OV696617; TAX:2891955)</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
       <c r="P4" t="inlineStr"/>
       <c r="Q4" t="inlineStr"/>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
-      <c r="W4" s="2" t="n">
-[...47 lines deleted...]
-      <c r="AM4" s="2" t="n">
+      <c r="W4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="X4" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="Y4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ4" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AK4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL4" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM4" s="1" t="n">
         <v>0</v>
       </c>
       <c r="AN4" t="inlineStr"/>
       <c r="AO4" t="inlineStr"/>
       <c r="AP4" t="inlineStr"/>
       <c r="AQ4" t="inlineStr"/>
       <c r="AR4" t="inlineStr"/>
       <c r="AS4" t="inlineStr"/>
       <c r="AT4" t="inlineStr"/>
       <c r="AU4" t="inlineStr"/>
       <c r="AV4" t="inlineStr"/>
       <c r="AW4" t="inlineStr"/>
       <c r="AX4" t="inlineStr"/>
       <c r="AY4" t="inlineStr"/>
       <c r="AZ4" t="inlineStr"/>
       <c r="BA4" t="inlineStr"/>
       <c r="BB4" t="inlineStr"/>
       <c r="BC4" t="inlineStr"/>
       <c r="BD4" t="inlineStr"/>
       <c r="BE4" t="inlineStr"/>
       <c r="BF4" t="inlineStr"/>
       <c r="BG4" t="inlineStr"/>
       <c r="BH4" t="inlineStr"/>
       <c r="BI4" t="inlineStr"/>
       <c r="BJ4" t="inlineStr"/>
@@ -2388,190 +2376,190 @@
       <c r="BM4" t="inlineStr"/>
       <c r="BN4" t="inlineStr"/>
       <c r="BO4" t="inlineStr"/>
       <c r="BP4" t="inlineStr"/>
       <c r="BQ4" t="inlineStr"/>
       <c r="BR4" t="inlineStr"/>
       <c r="BS4" t="inlineStr"/>
       <c r="BT4" t="inlineStr"/>
       <c r="BU4" t="inlineStr"/>
       <c r="BV4" t="inlineStr"/>
       <c r="BW4" t="inlineStr"/>
       <c r="BX4" t="inlineStr"/>
       <c r="BY4" t="inlineStr"/>
       <c r="BZ4" t="inlineStr"/>
       <c r="CA4" t="inlineStr"/>
       <c r="CB4" t="inlineStr"/>
       <c r="CC4" t="inlineStr"/>
       <c r="CD4" t="inlineStr"/>
       <c r="CE4" t="inlineStr"/>
       <c r="CF4" t="inlineStr"/>
       <c r="CG4" t="inlineStr"/>
       <c r="CH4" t="inlineStr"/>
       <c r="CI4" t="inlineStr"/>
     </row>
     <row r="5">
-      <c r="A5" s="1" t="inlineStr">
+      <c r="A5" t="inlineStr">
         <is>
           <t>Leuconostoc phage Diderot (OV696621; TAX:2891958)</t>
         </is>
       </c>
       <c r="B5" t="inlineStr"/>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr"/>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" t="inlineStr"/>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="W5" t="inlineStr"/>
       <c r="X5" t="inlineStr"/>
       <c r="Y5" t="inlineStr"/>
       <c r="Z5" t="inlineStr"/>
       <c r="AA5" t="inlineStr"/>
       <c r="AB5" t="inlineStr"/>
       <c r="AC5" t="inlineStr"/>
       <c r="AD5" t="inlineStr"/>
       <c r="AE5" t="inlineStr"/>
       <c r="AF5" t="inlineStr"/>
       <c r="AG5" t="inlineStr"/>
       <c r="AH5" t="inlineStr"/>
       <c r="AI5" t="inlineStr"/>
       <c r="AJ5" t="inlineStr"/>
       <c r="AK5" t="inlineStr"/>
       <c r="AL5" t="inlineStr"/>
       <c r="AM5" t="inlineStr"/>
-      <c r="AN5" s="2" t="n">
-[...65 lines deleted...]
-      <c r="BJ5" s="2" t="n">
+      <c r="AN5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO5" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AP5" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AQ5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AS5" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AT5" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AU5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW5" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AX5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD5" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="BE5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI5" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BJ5" s="1" t="n">
         <v>0</v>
       </c>
       <c r="BK5" t="inlineStr"/>
       <c r="BL5" t="inlineStr"/>
       <c r="BM5" t="inlineStr"/>
       <c r="BN5" t="inlineStr"/>
       <c r="BO5" t="inlineStr"/>
       <c r="BP5" t="inlineStr"/>
       <c r="BQ5" t="inlineStr"/>
       <c r="BR5" t="inlineStr"/>
       <c r="BS5" t="inlineStr"/>
       <c r="BT5" t="inlineStr"/>
       <c r="BU5" t="inlineStr"/>
       <c r="BV5" t="inlineStr"/>
       <c r="BW5" t="inlineStr"/>
       <c r="BX5" t="inlineStr"/>
       <c r="BY5" t="inlineStr"/>
       <c r="BZ5" t="inlineStr"/>
       <c r="CA5" t="inlineStr"/>
       <c r="CB5" t="inlineStr"/>
       <c r="CC5" t="inlineStr"/>
       <c r="CD5" t="inlineStr"/>
       <c r="CE5" t="inlineStr"/>
       <c r="CF5" t="inlineStr"/>
       <c r="CG5" t="inlineStr"/>
       <c r="CH5" t="inlineStr"/>
       <c r="CI5" t="inlineStr"/>
     </row>
     <row r="6">
-      <c r="A6" s="1" t="inlineStr">
+      <c r="A6" t="inlineStr">
         <is>
           <t>Psychrobacter phage D'Alembert (OV696620; TAX:2891959)</t>
         </is>
       </c>
       <c r="B6" t="inlineStr"/>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
       <c r="P6" t="inlineStr"/>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
@@ -2593,120 +2581,120 @@
       <c r="AL6" t="inlineStr"/>
       <c r="AM6" t="inlineStr"/>
       <c r="AN6" t="inlineStr"/>
       <c r="AO6" t="inlineStr"/>
       <c r="AP6" t="inlineStr"/>
       <c r="AQ6" t="inlineStr"/>
       <c r="AR6" t="inlineStr"/>
       <c r="AS6" t="inlineStr"/>
       <c r="AT6" t="inlineStr"/>
       <c r="AU6" t="inlineStr"/>
       <c r="AV6" t="inlineStr"/>
       <c r="AW6" t="inlineStr"/>
       <c r="AX6" t="inlineStr"/>
       <c r="AY6" t="inlineStr"/>
       <c r="AZ6" t="inlineStr"/>
       <c r="BA6" t="inlineStr"/>
       <c r="BB6" t="inlineStr"/>
       <c r="BC6" t="inlineStr"/>
       <c r="BD6" t="inlineStr"/>
       <c r="BE6" t="inlineStr"/>
       <c r="BF6" t="inlineStr"/>
       <c r="BG6" t="inlineStr"/>
       <c r="BH6" t="inlineStr"/>
       <c r="BI6" t="inlineStr"/>
       <c r="BJ6" t="inlineStr"/>
-      <c r="BK6" s="2" t="n">
-[...71 lines deleted...]
-      <c r="CI6" s="2" t="n">
+      <c r="BK6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL6" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="BM6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT6" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="BU6" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BX6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BZ6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CB6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CC6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CE6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CF6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CH6" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CI6" s="1" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>