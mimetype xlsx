--- v0 (2026-04-27)
+++ v1 (2026-11-07)
@@ -13,108 +13,96 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="raw_responses" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="mapped_responses" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="0000FF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FF0000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FF8000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -451,418 +439,418 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:BV13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>E. coli AL505 (NZ_CVTE01000001; TAX:562)</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>ECOR 1</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>ECOR 10</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>ECOR 11</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>ECOR 12</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>ECOR 13</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>ECOR 14</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>ECOR 15</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>ECOR 16</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>ECOR 17</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t>ECOR 18</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>ECOR 19</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>ECOR 2</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>ECOR 20</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>ECOR 21</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t>ECOR 22</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>ECOR 23</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>ECOR 24</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>ECOR 25</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>ECOR 26</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>ECOR 27</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t>ECOR 28</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t>ECOR 29</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t>ECOR 3</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t>ECOR 30</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t>ECOR 31</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AB1" t="inlineStr">
         <is>
           <t>ECOR 32</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AC1" t="inlineStr">
         <is>
           <t>ECOR 33</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AD1" t="inlineStr">
         <is>
           <t>ECOR 34</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AE1" t="inlineStr">
         <is>
           <t>ECOR 35</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AF1" t="inlineStr">
         <is>
           <t>ECOR 36</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AG1" t="inlineStr">
         <is>
           <t>ECOR 37</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AH1" t="inlineStr">
         <is>
           <t>ECOR 38</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AI1" t="inlineStr">
         <is>
           <t>ECOR 39</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AJ1" t="inlineStr">
         <is>
           <t>ECOR 4</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AK1" t="inlineStr">
         <is>
           <t>ECOR 40</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="AL1" t="inlineStr">
         <is>
           <t>ECOR 41</t>
         </is>
       </c>
-      <c r="AM1" s="1" t="inlineStr">
+      <c r="AM1" t="inlineStr">
         <is>
           <t>ECOR 42</t>
         </is>
       </c>
-      <c r="AN1" s="1" t="inlineStr">
+      <c r="AN1" t="inlineStr">
         <is>
           <t>ECOR 43</t>
         </is>
       </c>
-      <c r="AO1" s="1" t="inlineStr">
+      <c r="AO1" t="inlineStr">
         <is>
           <t>ECOR 44</t>
         </is>
       </c>
-      <c r="AP1" s="1" t="inlineStr">
+      <c r="AP1" t="inlineStr">
         <is>
           <t>ECOR 45</t>
         </is>
       </c>
-      <c r="AQ1" s="1" t="inlineStr">
+      <c r="AQ1" t="inlineStr">
         <is>
           <t>ECOR 46</t>
         </is>
       </c>
-      <c r="AR1" s="1" t="inlineStr">
+      <c r="AR1" t="inlineStr">
         <is>
           <t>ECOR 47</t>
         </is>
       </c>
-      <c r="AS1" s="1" t="inlineStr">
+      <c r="AS1" t="inlineStr">
         <is>
           <t>ECOR 48</t>
         </is>
       </c>
-      <c r="AT1" s="1" t="inlineStr">
+      <c r="AT1" t="inlineStr">
         <is>
           <t>ECOR 49</t>
         </is>
       </c>
-      <c r="AU1" s="1" t="inlineStr">
+      <c r="AU1" t="inlineStr">
         <is>
           <t>ECOR 5</t>
         </is>
       </c>
-      <c r="AV1" s="1" t="inlineStr">
+      <c r="AV1" t="inlineStr">
         <is>
           <t>ECOR 50</t>
         </is>
       </c>
-      <c r="AW1" s="1" t="inlineStr">
+      <c r="AW1" t="inlineStr">
         <is>
           <t>ECOR 51</t>
         </is>
       </c>
-      <c r="AX1" s="1" t="inlineStr">
+      <c r="AX1" t="inlineStr">
         <is>
           <t>ECOR 52</t>
         </is>
       </c>
-      <c r="AY1" s="1" t="inlineStr">
+      <c r="AY1" t="inlineStr">
         <is>
           <t>ECOR 53</t>
         </is>
       </c>
-      <c r="AZ1" s="1" t="inlineStr">
+      <c r="AZ1" t="inlineStr">
         <is>
           <t>ECOR 54</t>
         </is>
       </c>
-      <c r="BA1" s="1" t="inlineStr">
+      <c r="BA1" t="inlineStr">
         <is>
           <t>ECOR 55</t>
         </is>
       </c>
-      <c r="BB1" s="1" t="inlineStr">
+      <c r="BB1" t="inlineStr">
         <is>
           <t>ECOR 56</t>
         </is>
       </c>
-      <c r="BC1" s="1" t="inlineStr">
+      <c r="BC1" t="inlineStr">
         <is>
           <t>ECOR 57</t>
         </is>
       </c>
-      <c r="BD1" s="1" t="inlineStr">
+      <c r="BD1" t="inlineStr">
         <is>
           <t>ECOR 58</t>
         </is>
       </c>
-      <c r="BE1" s="1" t="inlineStr">
+      <c r="BE1" t="inlineStr">
         <is>
           <t>ECOR 59</t>
         </is>
       </c>
-      <c r="BF1" s="1" t="inlineStr">
+      <c r="BF1" t="inlineStr">
         <is>
           <t>ECOR 6</t>
         </is>
       </c>
-      <c r="BG1" s="1" t="inlineStr">
+      <c r="BG1" t="inlineStr">
         <is>
           <t>ECOR 60</t>
         </is>
       </c>
-      <c r="BH1" s="1" t="inlineStr">
+      <c r="BH1" t="inlineStr">
         <is>
           <t>ECOR 61</t>
         </is>
       </c>
-      <c r="BI1" s="1" t="inlineStr">
+      <c r="BI1" t="inlineStr">
         <is>
           <t>ECOR 62</t>
         </is>
       </c>
-      <c r="BJ1" s="1" t="inlineStr">
+      <c r="BJ1" t="inlineStr">
         <is>
           <t>ECOR 63</t>
         </is>
       </c>
-      <c r="BK1" s="1" t="inlineStr">
+      <c r="BK1" t="inlineStr">
         <is>
           <t>ECOR 64</t>
         </is>
       </c>
-      <c r="BL1" s="1" t="inlineStr">
+      <c r="BL1" t="inlineStr">
         <is>
           <t>ECOR 65</t>
         </is>
       </c>
-      <c r="BM1" s="1" t="inlineStr">
+      <c r="BM1" t="inlineStr">
         <is>
           <t>ECOR 66</t>
         </is>
       </c>
-      <c r="BN1" s="1" t="inlineStr">
+      <c r="BN1" t="inlineStr">
         <is>
           <t>ECOR 67</t>
         </is>
       </c>
-      <c r="BO1" s="1" t="inlineStr">
+      <c r="BO1" t="inlineStr">
         <is>
           <t>ECOR 68</t>
         </is>
       </c>
-      <c r="BP1" s="1" t="inlineStr">
+      <c r="BP1" t="inlineStr">
         <is>
           <t>ECOR 69</t>
         </is>
       </c>
-      <c r="BQ1" s="1" t="inlineStr">
+      <c r="BQ1" t="inlineStr">
         <is>
           <t>ECOR 7</t>
         </is>
       </c>
-      <c r="BR1" s="1" t="inlineStr">
+      <c r="BR1" t="inlineStr">
         <is>
           <t>ECOR 70</t>
         </is>
       </c>
-      <c r="BS1" s="1" t="inlineStr">
+      <c r="BS1" t="inlineStr">
         <is>
           <t>ECOR 71</t>
         </is>
       </c>
-      <c r="BT1" s="1" t="inlineStr">
+      <c r="BT1" t="inlineStr">
         <is>
           <t>ECOR 72</t>
         </is>
       </c>
-      <c r="BU1" s="1" t="inlineStr">
+      <c r="BU1" t="inlineStr">
         <is>
           <t>ECOR 8</t>
         </is>
       </c>
-      <c r="BV1" s="1" t="inlineStr">
+      <c r="BV1" t="inlineStr">
         <is>
           <t>ECOR 9</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>AL505_P1</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>2</v>
       </c>
       <c r="C2" t="n">
         <v>0</v>
       </c>
       <c r="D2" t="n">
         <v>0</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
         <v>0</v>
       </c>
@@ -1044,51 +1032,51 @@
         <v>0</v>
       </c>
       <c r="BP2" t="n">
         <v>0</v>
       </c>
       <c r="BQ2" t="n">
         <v>0</v>
       </c>
       <c r="BR2" t="n">
         <v>0</v>
       </c>
       <c r="BS2" t="n">
         <v>0</v>
       </c>
       <c r="BT2" t="n">
         <v>0</v>
       </c>
       <c r="BU2" t="n">
         <v>0</v>
       </c>
       <c r="BV2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" t="inlineStr">
         <is>
           <t>AL505_P2</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>2</v>
       </c>
       <c r="C3" t="n">
         <v>0</v>
       </c>
       <c r="D3" t="n">
         <v>0</v>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
         <v>0</v>
       </c>
@@ -1270,51 +1258,51 @@
         <v>0</v>
       </c>
       <c r="BP3" t="n">
         <v>0</v>
       </c>
       <c r="BQ3" t="n">
         <v>1</v>
       </c>
       <c r="BR3" t="n">
         <v>0</v>
       </c>
       <c r="BS3" t="n">
         <v>0</v>
       </c>
       <c r="BT3" t="n">
         <v>0</v>
       </c>
       <c r="BU3" t="n">
         <v>0</v>
       </c>
       <c r="BV3" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="1" t="inlineStr">
+      <c r="A4" t="inlineStr">
         <is>
           <t>AL505_P3</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>2</v>
       </c>
       <c r="C4" t="n">
         <v>0</v>
       </c>
       <c r="D4" t="n">
         <v>0</v>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
@@ -1496,51 +1484,51 @@
         <v>0</v>
       </c>
       <c r="BP4" t="n">
         <v>0</v>
       </c>
       <c r="BQ4" t="n">
         <v>0</v>
       </c>
       <c r="BR4" t="n">
         <v>0</v>
       </c>
       <c r="BS4" t="n">
         <v>0</v>
       </c>
       <c r="BT4" t="n">
         <v>0</v>
       </c>
       <c r="BU4" t="n">
         <v>0</v>
       </c>
       <c r="BV4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="1" t="inlineStr">
+      <c r="A5" t="inlineStr">
         <is>
           <t>Cl1</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>2</v>
       </c>
       <c r="C5" t="n">
         <v>0</v>
       </c>
       <c r="D5" t="n">
         <v>0</v>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
@@ -1722,51 +1710,51 @@
         <v>0</v>
       </c>
       <c r="BP5" t="n">
         <v>0</v>
       </c>
       <c r="BQ5" t="n">
         <v>0</v>
       </c>
       <c r="BR5" t="n">
         <v>0</v>
       </c>
       <c r="BS5" t="n">
         <v>0</v>
       </c>
       <c r="BT5" t="n">
         <v>0</v>
       </c>
       <c r="BU5" t="n">
         <v>0</v>
       </c>
       <c r="BV5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="1" t="inlineStr">
+      <c r="A6" t="inlineStr">
         <is>
           <t>Cl2</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>2</v>
       </c>
       <c r="C6" t="n">
         <v>0</v>
       </c>
       <c r="D6" t="n">
         <v>0</v>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
@@ -1948,51 +1936,51 @@
         <v>0</v>
       </c>
       <c r="BP6" t="n">
         <v>0</v>
       </c>
       <c r="BQ6" t="n">
         <v>0</v>
       </c>
       <c r="BR6" t="n">
         <v>0</v>
       </c>
       <c r="BS6" t="n">
         <v>0</v>
       </c>
       <c r="BT6" t="n">
         <v>0</v>
       </c>
       <c r="BU6" t="n">
         <v>0</v>
       </c>
       <c r="BV6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="1" t="inlineStr">
+      <c r="A7" t="inlineStr">
         <is>
           <t>Cl3</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2</v>
       </c>
       <c r="C7" t="n">
         <v>0</v>
       </c>
       <c r="D7" t="n">
         <v>0</v>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
         <v>0</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
@@ -2174,51 +2162,51 @@
         <v>0</v>
       </c>
       <c r="BP7" t="n">
         <v>0</v>
       </c>
       <c r="BQ7" t="n">
         <v>0</v>
       </c>
       <c r="BR7" t="n">
         <v>0</v>
       </c>
       <c r="BS7" t="n">
         <v>0</v>
       </c>
       <c r="BT7" t="n">
         <v>0</v>
       </c>
       <c r="BU7" t="n">
         <v>0</v>
       </c>
       <c r="BV7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="1" t="inlineStr">
+      <c r="A8" t="inlineStr">
         <is>
           <t>Ev2</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>2</v>
       </c>
       <c r="C8" t="n">
         <v>0</v>
       </c>
       <c r="D8" t="n">
         <v>0</v>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
@@ -2400,51 +2388,51 @@
         <v>0</v>
       </c>
       <c r="BP8" t="n">
         <v>0</v>
       </c>
       <c r="BQ8" t="n">
         <v>0</v>
       </c>
       <c r="BR8" t="n">
         <v>0</v>
       </c>
       <c r="BS8" t="n">
         <v>0</v>
       </c>
       <c r="BT8" t="n">
         <v>0</v>
       </c>
       <c r="BU8" t="n">
         <v>0</v>
       </c>
       <c r="BV8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="1" t="inlineStr">
+      <c r="A9" t="inlineStr">
         <is>
           <t>Se1</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>2</v>
       </c>
       <c r="C9" t="n">
         <v>0</v>
       </c>
       <c r="D9" t="n">
         <v>0</v>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
@@ -2626,51 +2614,51 @@
         <v>0</v>
       </c>
       <c r="BP9" t="n">
         <v>0</v>
       </c>
       <c r="BQ9" t="n">
         <v>0</v>
       </c>
       <c r="BR9" t="n">
         <v>0</v>
       </c>
       <c r="BS9" t="n">
         <v>0</v>
       </c>
       <c r="BT9" t="n">
         <v>0</v>
       </c>
       <c r="BU9" t="n">
         <v>0</v>
       </c>
       <c r="BV9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="1" t="inlineStr">
+      <c r="A10" t="inlineStr">
         <is>
           <t>Se2</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>2</v>
       </c>
       <c r="C10" t="n">
         <v>0</v>
       </c>
       <c r="D10" t="n">
         <v>0</v>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="n">
         <v>0</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
@@ -2852,51 +2840,51 @@
         <v>0</v>
       </c>
       <c r="BP10" t="n">
         <v>0</v>
       </c>
       <c r="BQ10" t="n">
         <v>0</v>
       </c>
       <c r="BR10" t="n">
         <v>0</v>
       </c>
       <c r="BS10" t="n">
         <v>0</v>
       </c>
       <c r="BT10" t="n">
         <v>0</v>
       </c>
       <c r="BU10" t="n">
         <v>0</v>
       </c>
       <c r="BV10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="1" t="inlineStr">
+      <c r="A11" t="inlineStr">
         <is>
           <t>Se3</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>2</v>
       </c>
       <c r="C11" t="n">
         <v>0</v>
       </c>
       <c r="D11" t="n">
         <v>0</v>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>0</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
@@ -3078,51 +3066,51 @@
         <v>0</v>
       </c>
       <c r="BP11" t="n">
         <v>0</v>
       </c>
       <c r="BQ11" t="n">
         <v>0</v>
       </c>
       <c r="BR11" t="n">
         <v>0</v>
       </c>
       <c r="BS11" t="n">
         <v>0</v>
       </c>
       <c r="BT11" t="n">
         <v>0</v>
       </c>
       <c r="BU11" t="n">
         <v>0</v>
       </c>
       <c r="BV11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="1" t="inlineStr">
+      <c r="A12" t="inlineStr">
         <is>
           <t>Va1</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>2</v>
       </c>
       <c r="C12" t="n">
         <v>0</v>
       </c>
       <c r="D12" t="n">
         <v>0</v>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
         <v>0</v>
       </c>
       <c r="G12" t="n">
         <v>0</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
@@ -3304,51 +3292,51 @@
         <v>0</v>
       </c>
       <c r="BP12" t="n">
         <v>0</v>
       </c>
       <c r="BQ12" t="n">
         <v>0</v>
       </c>
       <c r="BR12" t="n">
         <v>0</v>
       </c>
       <c r="BS12" t="n">
         <v>0</v>
       </c>
       <c r="BT12" t="n">
         <v>0</v>
       </c>
       <c r="BU12" t="n">
         <v>0</v>
       </c>
       <c r="BV12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="1" t="inlineStr">
+      <c r="A13" t="inlineStr">
         <is>
           <t>Va2</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>2</v>
       </c>
       <c r="C13" t="n">
         <v>0</v>
       </c>
       <c r="D13" t="n">
         <v>0</v>
       </c>
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
         <v>0</v>
       </c>
       <c r="G13" t="n">
         <v>0</v>
       </c>
       <c r="H13" t="n">
         <v>0</v>
       </c>
@@ -3549,3122 +3537,3122 @@
       </c>
       <c r="BV13" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:BV13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>E. coli AL505 (NZ_CVTE01000001; TAX:562)</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>ECOR 1</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>ECOR 10</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>ECOR 11</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>ECOR 12</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>ECOR 13</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>ECOR 14</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>ECOR 15</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>ECOR 16</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>ECOR 17</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t>ECOR 18</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>ECOR 19</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>ECOR 2</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>ECOR 20</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>ECOR 21</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t>ECOR 22</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>ECOR 23</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>ECOR 24</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>ECOR 25</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>ECOR 26</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>ECOR 27</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t>ECOR 28</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t>ECOR 29</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t>ECOR 3</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t>ECOR 30</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t>ECOR 31</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AB1" t="inlineStr">
         <is>
           <t>ECOR 32</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AC1" t="inlineStr">
         <is>
           <t>ECOR 33</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AD1" t="inlineStr">
         <is>
           <t>ECOR 34</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AE1" t="inlineStr">
         <is>
           <t>ECOR 35</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AF1" t="inlineStr">
         <is>
           <t>ECOR 36</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AG1" t="inlineStr">
         <is>
           <t>ECOR 37</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AH1" t="inlineStr">
         <is>
           <t>ECOR 38</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AI1" t="inlineStr">
         <is>
           <t>ECOR 39</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AJ1" t="inlineStr">
         <is>
           <t>ECOR 4</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AK1" t="inlineStr">
         <is>
           <t>ECOR 40</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="AL1" t="inlineStr">
         <is>
           <t>ECOR 41</t>
         </is>
       </c>
-      <c r="AM1" s="1" t="inlineStr">
+      <c r="AM1" t="inlineStr">
         <is>
           <t>ECOR 42</t>
         </is>
       </c>
-      <c r="AN1" s="1" t="inlineStr">
+      <c r="AN1" t="inlineStr">
         <is>
           <t>ECOR 43</t>
         </is>
       </c>
-      <c r="AO1" s="1" t="inlineStr">
+      <c r="AO1" t="inlineStr">
         <is>
           <t>ECOR 44</t>
         </is>
       </c>
-      <c r="AP1" s="1" t="inlineStr">
+      <c r="AP1" t="inlineStr">
         <is>
           <t>ECOR 45</t>
         </is>
       </c>
-      <c r="AQ1" s="1" t="inlineStr">
+      <c r="AQ1" t="inlineStr">
         <is>
           <t>ECOR 46</t>
         </is>
       </c>
-      <c r="AR1" s="1" t="inlineStr">
+      <c r="AR1" t="inlineStr">
         <is>
           <t>ECOR 47</t>
         </is>
       </c>
-      <c r="AS1" s="1" t="inlineStr">
+      <c r="AS1" t="inlineStr">
         <is>
           <t>ECOR 48</t>
         </is>
       </c>
-      <c r="AT1" s="1" t="inlineStr">
+      <c r="AT1" t="inlineStr">
         <is>
           <t>ECOR 49</t>
         </is>
       </c>
-      <c r="AU1" s="1" t="inlineStr">
+      <c r="AU1" t="inlineStr">
         <is>
           <t>ECOR 5</t>
         </is>
       </c>
-      <c r="AV1" s="1" t="inlineStr">
+      <c r="AV1" t="inlineStr">
         <is>
           <t>ECOR 50</t>
         </is>
       </c>
-      <c r="AW1" s="1" t="inlineStr">
+      <c r="AW1" t="inlineStr">
         <is>
           <t>ECOR 51</t>
         </is>
       </c>
-      <c r="AX1" s="1" t="inlineStr">
+      <c r="AX1" t="inlineStr">
         <is>
           <t>ECOR 52</t>
         </is>
       </c>
-      <c r="AY1" s="1" t="inlineStr">
+      <c r="AY1" t="inlineStr">
         <is>
           <t>ECOR 53</t>
         </is>
       </c>
-      <c r="AZ1" s="1" t="inlineStr">
+      <c r="AZ1" t="inlineStr">
         <is>
           <t>ECOR 54</t>
         </is>
       </c>
-      <c r="BA1" s="1" t="inlineStr">
+      <c r="BA1" t="inlineStr">
         <is>
           <t>ECOR 55</t>
         </is>
       </c>
-      <c r="BB1" s="1" t="inlineStr">
+      <c r="BB1" t="inlineStr">
         <is>
           <t>ECOR 56</t>
         </is>
       </c>
-      <c r="BC1" s="1" t="inlineStr">
+      <c r="BC1" t="inlineStr">
         <is>
           <t>ECOR 57</t>
         </is>
       </c>
-      <c r="BD1" s="1" t="inlineStr">
+      <c r="BD1" t="inlineStr">
         <is>
           <t>ECOR 58</t>
         </is>
       </c>
-      <c r="BE1" s="1" t="inlineStr">
+      <c r="BE1" t="inlineStr">
         <is>
           <t>ECOR 59</t>
         </is>
       </c>
-      <c r="BF1" s="1" t="inlineStr">
+      <c r="BF1" t="inlineStr">
         <is>
           <t>ECOR 6</t>
         </is>
       </c>
-      <c r="BG1" s="1" t="inlineStr">
+      <c r="BG1" t="inlineStr">
         <is>
           <t>ECOR 60</t>
         </is>
       </c>
-      <c r="BH1" s="1" t="inlineStr">
+      <c r="BH1" t="inlineStr">
         <is>
           <t>ECOR 61</t>
         </is>
       </c>
-      <c r="BI1" s="1" t="inlineStr">
+      <c r="BI1" t="inlineStr">
         <is>
           <t>ECOR 62</t>
         </is>
       </c>
-      <c r="BJ1" s="1" t="inlineStr">
+      <c r="BJ1" t="inlineStr">
         <is>
           <t>ECOR 63</t>
         </is>
       </c>
-      <c r="BK1" s="1" t="inlineStr">
+      <c r="BK1" t="inlineStr">
         <is>
           <t>ECOR 64</t>
         </is>
       </c>
-      <c r="BL1" s="1" t="inlineStr">
+      <c r="BL1" t="inlineStr">
         <is>
           <t>ECOR 65</t>
         </is>
       </c>
-      <c r="BM1" s="1" t="inlineStr">
+      <c r="BM1" t="inlineStr">
         <is>
           <t>ECOR 66</t>
         </is>
       </c>
-      <c r="BN1" s="1" t="inlineStr">
+      <c r="BN1" t="inlineStr">
         <is>
           <t>ECOR 67</t>
         </is>
       </c>
-      <c r="BO1" s="1" t="inlineStr">
+      <c r="BO1" t="inlineStr">
         <is>
           <t>ECOR 68</t>
         </is>
       </c>
-      <c r="BP1" s="1" t="inlineStr">
+      <c r="BP1" t="inlineStr">
         <is>
           <t>ECOR 69</t>
         </is>
       </c>
-      <c r="BQ1" s="1" t="inlineStr">
+      <c r="BQ1" t="inlineStr">
         <is>
           <t>ECOR 7</t>
         </is>
       </c>
-      <c r="BR1" s="1" t="inlineStr">
+      <c r="BR1" t="inlineStr">
         <is>
           <t>ECOR 70</t>
         </is>
       </c>
-      <c r="BS1" s="1" t="inlineStr">
+      <c r="BS1" t="inlineStr">
         <is>
           <t>ECOR 71</t>
         </is>
       </c>
-      <c r="BT1" s="1" t="inlineStr">
+      <c r="BT1" t="inlineStr">
         <is>
           <t>ECOR 72</t>
         </is>
       </c>
-      <c r="BU1" s="1" t="inlineStr">
+      <c r="BU1" t="inlineStr">
         <is>
           <t>ECOR 8</t>
         </is>
       </c>
-      <c r="BV1" s="1" t="inlineStr">
+      <c r="BV1" t="inlineStr">
         <is>
           <t>ECOR 9</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>AL505_P1</t>
         </is>
       </c>
-      <c r="B2" s="2" t="n">
+      <c r="B2" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="n">
-[...212 lines deleted...]
-      <c r="BV2" s="3" t="n">
+      <c r="C2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AU2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BJ2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BK2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV2" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" t="inlineStr">
         <is>
           <t>AL505_P2</t>
         </is>
       </c>
-      <c r="B3" s="2" t="n">
+      <c r="B3" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="C3" s="3" t="n">
-[...8 lines deleted...]
-      <c r="F3" s="4" t="n">
+      <c r="C3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F3" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="G3" s="3" t="n">
-[...8 lines deleted...]
-      <c r="J3" s="2" t="n">
+      <c r="G3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J3" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="K3" s="3" t="n">
-[...23 lines deleted...]
-      <c r="S3" s="4" t="n">
+      <c r="K3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S3" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="T3" s="2" t="n">
+      <c r="T3" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="U3" s="4" t="n">
+      <c r="U3" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="V3" s="4" t="n">
+      <c r="V3" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="W3" s="4" t="n">
+      <c r="W3" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="X3" s="4" t="n">
+      <c r="X3" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="Y3" s="3" t="n">
-[...2 lines deleted...]
-      <c r="Z3" s="4" t="n">
+      <c r="Y3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AA3" s="3" t="n">
-[...2 lines deleted...]
-      <c r="AB3" s="4" t="n">
+      <c r="AA3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB3" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AC3" s="3" t="n">
-[...35 lines deleted...]
-      <c r="AO3" s="4" t="n">
+      <c r="AC3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO3" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AP3" s="3" t="n">
-[...35 lines deleted...]
-      <c r="BB3" s="2" t="n">
+      <c r="AP3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AU3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB3" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="BC3" s="3" t="n">
-[...20 lines deleted...]
-      <c r="BJ3" s="2" t="n">
+      <c r="BC3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BJ3" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="BK3" s="3" t="n">
-[...2 lines deleted...]
-      <c r="BL3" s="4" t="n">
+      <c r="BK3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL3" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="BM3" s="3" t="n">
-[...11 lines deleted...]
-      <c r="BQ3" s="4" t="n">
+      <c r="BM3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ3" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="BR3" s="3" t="n">
-[...11 lines deleted...]
-      <c r="BV3" s="2" t="n">
+      <c r="BR3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV3" s="1" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="1" t="inlineStr">
+      <c r="A4" t="inlineStr">
         <is>
           <t>AL505_P3</t>
         </is>
       </c>
-      <c r="B4" s="2" t="n">
+      <c r="B4" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="C4" s="3" t="n">
-[...101 lines deleted...]
-      <c r="AK4" s="2" t="n">
+      <c r="C4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK4" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="AL4" s="2" t="n">
+      <c r="AL4" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="AM4" s="3" t="n">
-[...20 lines deleted...]
-      <c r="AT4" s="2" t="n">
+      <c r="AM4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT4" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="AU4" s="3" t="n">
-[...41 lines deleted...]
-      <c r="BI4" s="2" t="n">
+      <c r="AU4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI4" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="BJ4" s="4" t="n">
+      <c r="BJ4" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="BK4" s="3" t="n">
-[...32 lines deleted...]
-      <c r="BV4" s="3" t="n">
+      <c r="BK4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV4" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="1" t="inlineStr">
+      <c r="A5" t="inlineStr">
         <is>
           <t>Cl1</t>
         </is>
       </c>
-      <c r="B5" s="2" t="n">
+      <c r="B5" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="C5" s="3" t="n">
-[...212 lines deleted...]
-      <c r="BV5" s="3" t="n">
+      <c r="C5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AU5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BJ5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BK5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU5" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV5" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="1" t="inlineStr">
+      <c r="A6" t="inlineStr">
         <is>
           <t>Cl2</t>
         </is>
       </c>
-      <c r="B6" s="2" t="n">
+      <c r="B6" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="C6" s="3" t="n">
-[...101 lines deleted...]
-      <c r="AK6" s="4" t="n">
+      <c r="C6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AL6" s="2" t="n">
+      <c r="AL6" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="AM6" s="3" t="n">
-[...20 lines deleted...]
-      <c r="AT6" s="4" t="n">
+      <c r="AM6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT6" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AU6" s="3" t="n">
-[...41 lines deleted...]
-      <c r="BI6" s="2" t="n">
+      <c r="AU6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI6" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="BJ6" s="4" t="n">
+      <c r="BJ6" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="BK6" s="3" t="n">
-[...32 lines deleted...]
-      <c r="BV6" s="3" t="n">
+      <c r="BK6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV6" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="1" t="inlineStr">
+      <c r="A7" t="inlineStr">
         <is>
           <t>Cl3</t>
         </is>
       </c>
-      <c r="B7" s="2" t="n">
+      <c r="B7" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="C7" s="3" t="n">
-[...101 lines deleted...]
-      <c r="AK7" s="4" t="n">
+      <c r="C7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK7" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AL7" s="4" t="n">
+      <c r="AL7" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AM7" s="3" t="n">
-[...20 lines deleted...]
-      <c r="AT7" s="4" t="n">
+      <c r="AM7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT7" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AU7" s="3" t="n">
-[...41 lines deleted...]
-      <c r="BI7" s="2" t="n">
+      <c r="AU7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI7" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="BJ7" s="4" t="n">
+      <c r="BJ7" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="BK7" s="3" t="n">
-[...32 lines deleted...]
-      <c r="BV7" s="3" t="n">
+      <c r="BK7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV7" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="1" t="inlineStr">
+      <c r="A8" t="inlineStr">
         <is>
           <t>Ev2</t>
         </is>
       </c>
-      <c r="B8" s="2" t="n">
+      <c r="B8" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="C8" s="3" t="n">
-[...101 lines deleted...]
-      <c r="AK8" s="2" t="n">
+      <c r="C8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="AL8" s="4" t="n">
+      <c r="AL8" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AM8" s="3" t="n">
-[...20 lines deleted...]
-      <c r="AT8" s="4" t="n">
+      <c r="AM8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT8" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AU8" s="3" t="n">
-[...41 lines deleted...]
-      <c r="BI8" s="2" t="n">
+      <c r="AU8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI8" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="BJ8" s="4" t="n">
+      <c r="BJ8" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="BK8" s="3" t="n">
-[...32 lines deleted...]
-      <c r="BV8" s="3" t="n">
+      <c r="BK8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV8" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="1" t="inlineStr">
+      <c r="A9" t="inlineStr">
         <is>
           <t>Se1</t>
         </is>
       </c>
-      <c r="B9" s="2" t="n">
+      <c r="B9" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="C9" s="3" t="n">
-[...212 lines deleted...]
-      <c r="BV9" s="3" t="n">
+      <c r="C9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AU9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BJ9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BK9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV9" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="1" t="inlineStr">
+      <c r="A10" t="inlineStr">
         <is>
           <t>Se2</t>
         </is>
       </c>
-      <c r="B10" s="2" t="n">
+      <c r="B10" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="C10" s="3" t="n">
-[...101 lines deleted...]
-      <c r="AK10" s="2" t="n">
+      <c r="C10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="AL10" s="4" t="n">
+      <c r="AL10" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AM10" s="3" t="n">
-[...20 lines deleted...]
-      <c r="AT10" s="4" t="n">
+      <c r="AM10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AU10" s="3" t="n">
-[...41 lines deleted...]
-      <c r="BI10" s="2" t="n">
+      <c r="AU10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="BJ10" s="4" t="n">
+      <c r="BJ10" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="BK10" s="3" t="n">
-[...32 lines deleted...]
-      <c r="BV10" s="3" t="n">
+      <c r="BK10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV10" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="1" t="inlineStr">
+      <c r="A11" t="inlineStr">
         <is>
           <t>Se3</t>
         </is>
       </c>
-      <c r="B11" s="2" t="n">
+      <c r="B11" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="C11" s="3" t="n">
-[...101 lines deleted...]
-      <c r="AK11" s="2" t="n">
+      <c r="C11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="AL11" s="4" t="n">
+      <c r="AL11" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AM11" s="3" t="n">
-[...20 lines deleted...]
-      <c r="AT11" s="4" t="n">
+      <c r="AM11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AU11" s="3" t="n">
-[...41 lines deleted...]
-      <c r="BI11" s="2" t="n">
+      <c r="AU11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI11" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="BJ11" s="4" t="n">
+      <c r="BJ11" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="BK11" s="3" t="n">
-[...32 lines deleted...]
-      <c r="BV11" s="3" t="n">
+      <c r="BK11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV11" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="1" t="inlineStr">
+      <c r="A12" t="inlineStr">
         <is>
           <t>Va1</t>
         </is>
       </c>
-      <c r="B12" s="2" t="n">
+      <c r="B12" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="C12" s="3" t="n">
-[...101 lines deleted...]
-      <c r="AK12" s="4" t="n">
+      <c r="C12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="AL12" s="2" t="n">
+      <c r="AL12" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="AM12" s="3" t="n">
-[...20 lines deleted...]
-      <c r="AT12" s="2" t="n">
+      <c r="AM12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="AU12" s="3" t="n">
-[...41 lines deleted...]
-      <c r="BI12" s="2" t="n">
+      <c r="AU12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI12" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="BJ12" s="4" t="n">
+      <c r="BJ12" s="3" t="n">
         <v>1</v>
       </c>
-      <c r="BK12" s="3" t="n">
-[...32 lines deleted...]
-      <c r="BV12" s="3" t="n">
+      <c r="BK12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV12" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="1" t="inlineStr">
+      <c r="A13" t="inlineStr">
         <is>
           <t>Va2</t>
         </is>
       </c>
-      <c r="B13" s="2" t="n">
+      <c r="B13" s="1" t="n">
         <v>2</v>
       </c>
-      <c r="C13" s="3" t="n">
-[...212 lines deleted...]
-      <c r="BV13" s="3" t="n">
+      <c r="C13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="L13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="S13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="T13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="U13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="V13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="W13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="X13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AU13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AV13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BE13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BJ13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BK13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV13" s="2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>