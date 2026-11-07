--- v0 (2026-05-08)
+++ v1 (2026-11-07)
@@ -13,103 +13,91 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="raw_responses" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="mapped_responses" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FF0000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="0000FF00"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -445,578 +433,578 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:DB2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>Citrobacter rodentium ICC180</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>E. coli 042</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>E. coli 536 (NC_008253.1; TAX:362663)</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>E. coli 55989 (NC_011748.1; TAX:585055)</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>E. coli AL505 (NZ_CVTE01000001; TAX:562)</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>E. coli BE</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>E. coli BW25113 (CP009273.1; TAX:679895)</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>E. coli CR63</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>E. coli E22</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>E. coli LF82 (CU651637.1; TAX:591946)</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t>E. coli LM33 (NZ_LN874954.1; TAX:562)</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>E. coli MG1655 (NC_000913.3; TAX:511145)</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>E. coli MI/5</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>E. coli Nissle (CP007799.1; TAX:316435)</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>E. coli OP50 (NZ_CP059137.1)</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t>E. coli S15</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>E. coli Sp15</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>Erwinia carotovora 15</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>LF06011</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>LF06023</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>LF06024</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t>LF06026</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t>LF06027</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t>LF06028</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t>LF06029</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t>LF06030</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AB1" t="inlineStr">
         <is>
           <t>LF06031</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AC1" t="inlineStr">
         <is>
           <t>LF06033</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AD1" t="inlineStr">
         <is>
           <t>LF06072</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AE1" t="inlineStr">
         <is>
           <t>LF06073</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AF1" t="inlineStr">
         <is>
           <t>LF06075</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AG1" t="inlineStr">
         <is>
           <t>LF06076</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AH1" t="inlineStr">
         <is>
           <t>LF06087</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AI1" t="inlineStr">
         <is>
           <t>LF06088</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AJ1" t="inlineStr">
         <is>
           <t>LF06089</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AK1" t="inlineStr">
         <is>
           <t>LF06150</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="AL1" t="inlineStr">
         <is>
           <t>LF06151</t>
         </is>
       </c>
-      <c r="AM1" s="1" t="inlineStr">
+      <c r="AM1" t="inlineStr">
         <is>
           <t>LF06152</t>
         </is>
       </c>
-      <c r="AN1" s="1" t="inlineStr">
+      <c r="AN1" t="inlineStr">
         <is>
           <t>LF06166</t>
         </is>
       </c>
-      <c r="AO1" s="1" t="inlineStr">
+      <c r="AO1" t="inlineStr">
         <is>
           <t>LF06167</t>
         </is>
       </c>
-      <c r="AP1" s="1" t="inlineStr">
+      <c r="AP1" t="inlineStr">
         <is>
           <t>LF06168</t>
         </is>
       </c>
-      <c r="AQ1" s="1" t="inlineStr">
+      <c r="AQ1" t="inlineStr">
         <is>
           <t>LF06169</t>
         </is>
       </c>
-      <c r="AR1" s="1" t="inlineStr">
+      <c r="AR1" t="inlineStr">
         <is>
           <t>LF06170</t>
         </is>
       </c>
-      <c r="AS1" s="1" t="inlineStr">
+      <c r="AS1" t="inlineStr">
         <is>
           <t>LF06171</t>
         </is>
       </c>
-      <c r="AT1" s="1" t="inlineStr">
+      <c r="AT1" t="inlineStr">
         <is>
           <t>LF06172</t>
         </is>
       </c>
-      <c r="AU1" s="1" t="inlineStr">
+      <c r="AU1" t="inlineStr">
         <is>
           <t>LF06173</t>
         </is>
       </c>
-      <c r="AV1" s="1" t="inlineStr">
+      <c r="AV1" t="inlineStr">
         <is>
           <t>LF06254</t>
         </is>
       </c>
-      <c r="AW1" s="1" t="inlineStr">
+      <c r="AW1" t="inlineStr">
         <is>
           <t>LF06256</t>
         </is>
       </c>
-      <c r="AX1" s="1" t="inlineStr">
+      <c r="AX1" t="inlineStr">
         <is>
           <t>LF06259</t>
         </is>
       </c>
-      <c r="AY1" s="1" t="inlineStr">
+      <c r="AY1" t="inlineStr">
         <is>
           <t>LF06271</t>
         </is>
       </c>
-      <c r="AZ1" s="1" t="inlineStr">
+      <c r="AZ1" t="inlineStr">
         <is>
           <t>LF06278</t>
         </is>
       </c>
-      <c r="BA1" s="1" t="inlineStr">
+      <c r="BA1" t="inlineStr">
         <is>
           <t>LF06280</t>
         </is>
       </c>
-      <c r="BB1" s="1" t="inlineStr">
+      <c r="BB1" t="inlineStr">
         <is>
           <t>LF06281</t>
         </is>
       </c>
-      <c r="BC1" s="1" t="inlineStr">
+      <c r="BC1" t="inlineStr">
         <is>
           <t>LF06283</t>
         </is>
       </c>
-      <c r="BD1" s="1" t="inlineStr">
+      <c r="BD1" t="inlineStr">
         <is>
           <t>LF06351</t>
         </is>
       </c>
-      <c r="BE1" s="1" t="inlineStr">
+      <c r="BE1" t="inlineStr">
         <is>
           <t>LF06352</t>
         </is>
       </c>
-      <c r="BF1" s="1" t="inlineStr">
+      <c r="BF1" t="inlineStr">
         <is>
           <t>LF06353</t>
         </is>
       </c>
-      <c r="BG1" s="1" t="inlineStr">
+      <c r="BG1" t="inlineStr">
         <is>
           <t>LF06354</t>
         </is>
       </c>
-      <c r="BH1" s="1" t="inlineStr">
+      <c r="BH1" t="inlineStr">
         <is>
           <t>LF06356</t>
         </is>
       </c>
-      <c r="BI1" s="1" t="inlineStr">
+      <c r="BI1" t="inlineStr">
         <is>
           <t>LF06357</t>
         </is>
       </c>
-      <c r="BJ1" s="1" t="inlineStr">
+      <c r="BJ1" t="inlineStr">
         <is>
           <t>LF06358</t>
         </is>
       </c>
-      <c r="BK1" s="1" t="inlineStr">
+      <c r="BK1" t="inlineStr">
         <is>
           <t>LF06359</t>
         </is>
       </c>
-      <c r="BL1" s="1" t="inlineStr">
+      <c r="BL1" t="inlineStr">
         <is>
           <t>LF06360</t>
         </is>
       </c>
-      <c r="BM1" s="1" t="inlineStr">
+      <c r="BM1" t="inlineStr">
         <is>
           <t>LF06361</t>
         </is>
       </c>
-      <c r="BN1" s="1" t="inlineStr">
+      <c r="BN1" t="inlineStr">
         <is>
           <t>LF06362</t>
         </is>
       </c>
-      <c r="BO1" s="1" t="inlineStr">
+      <c r="BO1" t="inlineStr">
         <is>
           <t>LF06398</t>
         </is>
       </c>
-      <c r="BP1" s="1" t="inlineStr">
+      <c r="BP1" t="inlineStr">
         <is>
           <t>LF07003</t>
         </is>
       </c>
-      <c r="BQ1" s="1" t="inlineStr">
+      <c r="BQ1" t="inlineStr">
         <is>
           <t>LF07006</t>
         </is>
       </c>
-      <c r="BR1" s="1" t="inlineStr">
+      <c r="BR1" t="inlineStr">
         <is>
           <t>LF07035</t>
         </is>
       </c>
-      <c r="BS1" s="1" t="inlineStr">
+      <c r="BS1" t="inlineStr">
         <is>
           <t>LF07045</t>
         </is>
       </c>
-      <c r="BT1" s="1" t="inlineStr">
+      <c r="BT1" t="inlineStr">
         <is>
           <t>LF07046</t>
         </is>
       </c>
-      <c r="BU1" s="1" t="inlineStr">
+      <c r="BU1" t="inlineStr">
         <is>
           <t>LF07048</t>
         </is>
       </c>
-      <c r="BV1" s="1" t="inlineStr">
+      <c r="BV1" t="inlineStr">
         <is>
           <t>LF07049</t>
         </is>
       </c>
-      <c r="BW1" s="1" t="inlineStr">
+      <c r="BW1" t="inlineStr">
         <is>
           <t>LF07050</t>
         </is>
       </c>
-      <c r="BX1" s="1" t="inlineStr">
+      <c r="BX1" t="inlineStr">
         <is>
           <t>LF07051</t>
         </is>
       </c>
-      <c r="BY1" s="1" t="inlineStr">
+      <c r="BY1" t="inlineStr">
         <is>
           <t>LF07074</t>
         </is>
       </c>
-      <c r="BZ1" s="1" t="inlineStr">
+      <c r="BZ1" t="inlineStr">
         <is>
           <t>LF07075</t>
         </is>
       </c>
-      <c r="CA1" s="1" t="inlineStr">
+      <c r="CA1" t="inlineStr">
         <is>
           <t>LF07076</t>
         </is>
       </c>
-      <c r="CB1" s="1" t="inlineStr">
+      <c r="CB1" t="inlineStr">
         <is>
           <t>LF07077</t>
         </is>
       </c>
-      <c r="CC1" s="1" t="inlineStr">
+      <c r="CC1" t="inlineStr">
         <is>
           <t>LF07078</t>
         </is>
       </c>
-      <c r="CD1" s="1" t="inlineStr">
+      <c r="CD1" t="inlineStr">
         <is>
           <t>LF07081</t>
         </is>
       </c>
-      <c r="CE1" s="1" t="inlineStr">
+      <c r="CE1" t="inlineStr">
         <is>
           <t>LF07082</t>
         </is>
       </c>
-      <c r="CF1" s="1" t="inlineStr">
+      <c r="CF1" t="inlineStr">
         <is>
           <t>LF07086</t>
         </is>
       </c>
-      <c r="CG1" s="1" t="inlineStr">
+      <c r="CG1" t="inlineStr">
         <is>
           <t>LF07089</t>
         </is>
       </c>
-      <c r="CH1" s="1" t="inlineStr">
+      <c r="CH1" t="inlineStr">
         <is>
           <t>LF07090</t>
         </is>
       </c>
-      <c r="CI1" s="1" t="inlineStr">
+      <c r="CI1" t="inlineStr">
         <is>
           <t>LF07091</t>
         </is>
       </c>
-      <c r="CJ1" s="1" t="inlineStr">
+      <c r="CJ1" t="inlineStr">
         <is>
           <t>LF07093</t>
         </is>
       </c>
-      <c r="CK1" s="1" t="inlineStr">
+      <c r="CK1" t="inlineStr">
         <is>
           <t>LF07103</t>
         </is>
       </c>
-      <c r="CL1" s="1" t="inlineStr">
+      <c r="CL1" t="inlineStr">
         <is>
           <t>LF07107</t>
         </is>
       </c>
-      <c r="CM1" s="1" t="inlineStr">
+      <c r="CM1" t="inlineStr">
         <is>
           <t>LF07113</t>
         </is>
       </c>
-      <c r="CN1" s="1" t="inlineStr">
+      <c r="CN1" t="inlineStr">
         <is>
           <t>LF07126</t>
         </is>
       </c>
-      <c r="CO1" s="1" t="inlineStr">
+      <c r="CO1" t="inlineStr">
         <is>
           <t>LF07127</t>
         </is>
       </c>
-      <c r="CP1" s="1" t="inlineStr">
+      <c r="CP1" t="inlineStr">
         <is>
           <t>LF07128</t>
         </is>
       </c>
-      <c r="CQ1" s="1" t="inlineStr">
+      <c r="CQ1" t="inlineStr">
         <is>
           <t>LF07134</t>
         </is>
       </c>
-      <c r="CR1" s="1" t="inlineStr">
+      <c r="CR1" t="inlineStr">
         <is>
           <t>LF07135</t>
         </is>
       </c>
-      <c r="CS1" s="1" t="inlineStr">
+      <c r="CS1" t="inlineStr">
         <is>
           <t>LF07136</t>
         </is>
       </c>
-      <c r="CT1" s="1" t="inlineStr">
+      <c r="CT1" t="inlineStr">
         <is>
           <t>LF07137</t>
         </is>
       </c>
-      <c r="CU1" s="1" t="inlineStr">
+      <c r="CU1" t="inlineStr">
         <is>
           <t>LF110</t>
         </is>
       </c>
-      <c r="CV1" s="1" t="inlineStr">
+      <c r="CV1" t="inlineStr">
         <is>
           <t>LF31</t>
         </is>
       </c>
-      <c r="CW1" s="1" t="inlineStr">
+      <c r="CW1" t="inlineStr">
         <is>
           <t>LF50</t>
         </is>
       </c>
-      <c r="CX1" s="1" t="inlineStr">
+      <c r="CX1" t="inlineStr">
         <is>
           <t>LF73</t>
         </is>
       </c>
-      <c r="CY1" s="1" t="inlineStr">
+      <c r="CY1" t="inlineStr">
         <is>
           <t>NRG857c (NC_017634.1; TAX:685038)</t>
         </is>
       </c>
-      <c r="CZ1" s="1" t="inlineStr">
+      <c r="CZ1" t="inlineStr">
         <is>
           <t>Rouxiella chamberiensis 130333 (NZ_JRWU00000000.1; TAX:1513468)</t>
         </is>
       </c>
-      <c r="DA1" s="1" t="inlineStr">
+      <c r="DA1" t="inlineStr">
         <is>
           <t>Serratia marcescens Db11 (NZ_HG326223.1; TAX:273526)</t>
         </is>
       </c>
-      <c r="DB1" s="1" t="inlineStr">
+      <c r="DB1" t="inlineStr">
         <is>
           <t>Serratia marcescens SM365</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>LF82_P10 (LT717094; TAX:562)</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="n">
         <v>0</v>
       </c>
       <c r="D2" t="n">
         <v>0</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>1</v>
       </c>
       <c r="G2" t="n">
         <v>1</v>
       </c>
       <c r="H2" t="n">
         <v>0</v>
       </c>
@@ -1313,892 +1301,892 @@
       </c>
       <c r="DB2" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:DB2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>Citrobacter rodentium ICC180</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>E. coli 042</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>E. coli 536 (NC_008253.1; TAX:362663)</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>E. coli 55989 (NC_011748.1; TAX:585055)</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>E. coli AL505 (NZ_CVTE01000001; TAX:562)</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>E. coli BE</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>E. coli BW25113 (CP009273.1; TAX:679895)</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>E. coli CR63</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>E. coli E22</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="K1" t="inlineStr">
         <is>
           <t>E. coli LF82 (CU651637.1; TAX:591946)</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="L1" t="inlineStr">
         <is>
           <t>E. coli LM33 (NZ_LN874954.1; TAX:562)</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="M1" t="inlineStr">
         <is>
           <t>E. coli MG1655 (NC_000913.3; TAX:511145)</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>E. coli MI/5</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>E. coli Nissle (CP007799.1; TAX:316435)</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>E. coli OP50 (NZ_CP059137.1)</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="Q1" t="inlineStr">
         <is>
           <t>E. coli S15</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="R1" t="inlineStr">
         <is>
           <t>E. coli Sp15</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="S1" t="inlineStr">
         <is>
           <t>Erwinia carotovora 15</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="T1" t="inlineStr">
         <is>
           <t>LF06011</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="U1" t="inlineStr">
         <is>
           <t>LF06023</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="V1" t="inlineStr">
         <is>
           <t>LF06024</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="W1" t="inlineStr">
         <is>
           <t>LF06026</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="X1" t="inlineStr">
         <is>
           <t>LF06027</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Y1" t="inlineStr">
         <is>
           <t>LF06028</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="Z1" t="inlineStr">
         <is>
           <t>LF06029</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AA1" t="inlineStr">
         <is>
           <t>LF06030</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AB1" t="inlineStr">
         <is>
           <t>LF06031</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AC1" t="inlineStr">
         <is>
           <t>LF06033</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AD1" t="inlineStr">
         <is>
           <t>LF06072</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AE1" t="inlineStr">
         <is>
           <t>LF06073</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AF1" t="inlineStr">
         <is>
           <t>LF06075</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AG1" t="inlineStr">
         <is>
           <t>LF06076</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AH1" t="inlineStr">
         <is>
           <t>LF06087</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AI1" t="inlineStr">
         <is>
           <t>LF06088</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AJ1" t="inlineStr">
         <is>
           <t>LF06089</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AK1" t="inlineStr">
         <is>
           <t>LF06150</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="AL1" t="inlineStr">
         <is>
           <t>LF06151</t>
         </is>
       </c>
-      <c r="AM1" s="1" t="inlineStr">
+      <c r="AM1" t="inlineStr">
         <is>
           <t>LF06152</t>
         </is>
       </c>
-      <c r="AN1" s="1" t="inlineStr">
+      <c r="AN1" t="inlineStr">
         <is>
           <t>LF06166</t>
         </is>
       </c>
-      <c r="AO1" s="1" t="inlineStr">
+      <c r="AO1" t="inlineStr">
         <is>
           <t>LF06167</t>
         </is>
       </c>
-      <c r="AP1" s="1" t="inlineStr">
+      <c r="AP1" t="inlineStr">
         <is>
           <t>LF06168</t>
         </is>
       </c>
-      <c r="AQ1" s="1" t="inlineStr">
+      <c r="AQ1" t="inlineStr">
         <is>
           <t>LF06169</t>
         </is>
       </c>
-      <c r="AR1" s="1" t="inlineStr">
+      <c r="AR1" t="inlineStr">
         <is>
           <t>LF06170</t>
         </is>
       </c>
-      <c r="AS1" s="1" t="inlineStr">
+      <c r="AS1" t="inlineStr">
         <is>
           <t>LF06171</t>
         </is>
       </c>
-      <c r="AT1" s="1" t="inlineStr">
+      <c r="AT1" t="inlineStr">
         <is>
           <t>LF06172</t>
         </is>
       </c>
-      <c r="AU1" s="1" t="inlineStr">
+      <c r="AU1" t="inlineStr">
         <is>
           <t>LF06173</t>
         </is>
       </c>
-      <c r="AV1" s="1" t="inlineStr">
+      <c r="AV1" t="inlineStr">
         <is>
           <t>LF06254</t>
         </is>
       </c>
-      <c r="AW1" s="1" t="inlineStr">
+      <c r="AW1" t="inlineStr">
         <is>
           <t>LF06256</t>
         </is>
       </c>
-      <c r="AX1" s="1" t="inlineStr">
+      <c r="AX1" t="inlineStr">
         <is>
           <t>LF06259</t>
         </is>
       </c>
-      <c r="AY1" s="1" t="inlineStr">
+      <c r="AY1" t="inlineStr">
         <is>
           <t>LF06271</t>
         </is>
       </c>
-      <c r="AZ1" s="1" t="inlineStr">
+      <c r="AZ1" t="inlineStr">
         <is>
           <t>LF06278</t>
         </is>
       </c>
-      <c r="BA1" s="1" t="inlineStr">
+      <c r="BA1" t="inlineStr">
         <is>
           <t>LF06280</t>
         </is>
       </c>
-      <c r="BB1" s="1" t="inlineStr">
+      <c r="BB1" t="inlineStr">
         <is>
           <t>LF06281</t>
         </is>
       </c>
-      <c r="BC1" s="1" t="inlineStr">
+      <c r="BC1" t="inlineStr">
         <is>
           <t>LF06283</t>
         </is>
       </c>
-      <c r="BD1" s="1" t="inlineStr">
+      <c r="BD1" t="inlineStr">
         <is>
           <t>LF06351</t>
         </is>
       </c>
-      <c r="BE1" s="1" t="inlineStr">
+      <c r="BE1" t="inlineStr">
         <is>
           <t>LF06352</t>
         </is>
       </c>
-      <c r="BF1" s="1" t="inlineStr">
+      <c r="BF1" t="inlineStr">
         <is>
           <t>LF06353</t>
         </is>
       </c>
-      <c r="BG1" s="1" t="inlineStr">
+      <c r="BG1" t="inlineStr">
         <is>
           <t>LF06354</t>
         </is>
       </c>
-      <c r="BH1" s="1" t="inlineStr">
+      <c r="BH1" t="inlineStr">
         <is>
           <t>LF06356</t>
         </is>
       </c>
-      <c r="BI1" s="1" t="inlineStr">
+      <c r="BI1" t="inlineStr">
         <is>
           <t>LF06357</t>
         </is>
       </c>
-      <c r="BJ1" s="1" t="inlineStr">
+      <c r="BJ1" t="inlineStr">
         <is>
           <t>LF06358</t>
         </is>
       </c>
-      <c r="BK1" s="1" t="inlineStr">
+      <c r="BK1" t="inlineStr">
         <is>
           <t>LF06359</t>
         </is>
       </c>
-      <c r="BL1" s="1" t="inlineStr">
+      <c r="BL1" t="inlineStr">
         <is>
           <t>LF06360</t>
         </is>
       </c>
-      <c r="BM1" s="1" t="inlineStr">
+      <c r="BM1" t="inlineStr">
         <is>
           <t>LF06361</t>
         </is>
       </c>
-      <c r="BN1" s="1" t="inlineStr">
+      <c r="BN1" t="inlineStr">
         <is>
           <t>LF06362</t>
         </is>
       </c>
-      <c r="BO1" s="1" t="inlineStr">
+      <c r="BO1" t="inlineStr">
         <is>
           <t>LF06398</t>
         </is>
       </c>
-      <c r="BP1" s="1" t="inlineStr">
+      <c r="BP1" t="inlineStr">
         <is>
           <t>LF07003</t>
         </is>
       </c>
-      <c r="BQ1" s="1" t="inlineStr">
+      <c r="BQ1" t="inlineStr">
         <is>
           <t>LF07006</t>
         </is>
       </c>
-      <c r="BR1" s="1" t="inlineStr">
+      <c r="BR1" t="inlineStr">
         <is>
           <t>LF07035</t>
         </is>
       </c>
-      <c r="BS1" s="1" t="inlineStr">
+      <c r="BS1" t="inlineStr">
         <is>
           <t>LF07045</t>
         </is>
       </c>
-      <c r="BT1" s="1" t="inlineStr">
+      <c r="BT1" t="inlineStr">
         <is>
           <t>LF07046</t>
         </is>
       </c>
-      <c r="BU1" s="1" t="inlineStr">
+      <c r="BU1" t="inlineStr">
         <is>
           <t>LF07048</t>
         </is>
       </c>
-      <c r="BV1" s="1" t="inlineStr">
+      <c r="BV1" t="inlineStr">
         <is>
           <t>LF07049</t>
         </is>
       </c>
-      <c r="BW1" s="1" t="inlineStr">
+      <c r="BW1" t="inlineStr">
         <is>
           <t>LF07050</t>
         </is>
       </c>
-      <c r="BX1" s="1" t="inlineStr">
+      <c r="BX1" t="inlineStr">
         <is>
           <t>LF07051</t>
         </is>
       </c>
-      <c r="BY1" s="1" t="inlineStr">
+      <c r="BY1" t="inlineStr">
         <is>
           <t>LF07074</t>
         </is>
       </c>
-      <c r="BZ1" s="1" t="inlineStr">
+      <c r="BZ1" t="inlineStr">
         <is>
           <t>LF07075</t>
         </is>
       </c>
-      <c r="CA1" s="1" t="inlineStr">
+      <c r="CA1" t="inlineStr">
         <is>
           <t>LF07076</t>
         </is>
       </c>
-      <c r="CB1" s="1" t="inlineStr">
+      <c r="CB1" t="inlineStr">
         <is>
           <t>LF07077</t>
         </is>
       </c>
-      <c r="CC1" s="1" t="inlineStr">
+      <c r="CC1" t="inlineStr">
         <is>
           <t>LF07078</t>
         </is>
       </c>
-      <c r="CD1" s="1" t="inlineStr">
+      <c r="CD1" t="inlineStr">
         <is>
           <t>LF07081</t>
         </is>
       </c>
-      <c r="CE1" s="1" t="inlineStr">
+      <c r="CE1" t="inlineStr">
         <is>
           <t>LF07082</t>
         </is>
       </c>
-      <c r="CF1" s="1" t="inlineStr">
+      <c r="CF1" t="inlineStr">
         <is>
           <t>LF07086</t>
         </is>
       </c>
-      <c r="CG1" s="1" t="inlineStr">
+      <c r="CG1" t="inlineStr">
         <is>
           <t>LF07089</t>
         </is>
       </c>
-      <c r="CH1" s="1" t="inlineStr">
+      <c r="CH1" t="inlineStr">
         <is>
           <t>LF07090</t>
         </is>
       </c>
-      <c r="CI1" s="1" t="inlineStr">
+      <c r="CI1" t="inlineStr">
         <is>
           <t>LF07091</t>
         </is>
       </c>
-      <c r="CJ1" s="1" t="inlineStr">
+      <c r="CJ1" t="inlineStr">
         <is>
           <t>LF07093</t>
         </is>
       </c>
-      <c r="CK1" s="1" t="inlineStr">
+      <c r="CK1" t="inlineStr">
         <is>
           <t>LF07103</t>
         </is>
       </c>
-      <c r="CL1" s="1" t="inlineStr">
+      <c r="CL1" t="inlineStr">
         <is>
           <t>LF07107</t>
         </is>
       </c>
-      <c r="CM1" s="1" t="inlineStr">
+      <c r="CM1" t="inlineStr">
         <is>
           <t>LF07113</t>
         </is>
       </c>
-      <c r="CN1" s="1" t="inlineStr">
+      <c r="CN1" t="inlineStr">
         <is>
           <t>LF07126</t>
         </is>
       </c>
-      <c r="CO1" s="1" t="inlineStr">
+      <c r="CO1" t="inlineStr">
         <is>
           <t>LF07127</t>
         </is>
       </c>
-      <c r="CP1" s="1" t="inlineStr">
+      <c r="CP1" t="inlineStr">
         <is>
           <t>LF07128</t>
         </is>
       </c>
-      <c r="CQ1" s="1" t="inlineStr">
+      <c r="CQ1" t="inlineStr">
         <is>
           <t>LF07134</t>
         </is>
       </c>
-      <c r="CR1" s="1" t="inlineStr">
+      <c r="CR1" t="inlineStr">
         <is>
           <t>LF07135</t>
         </is>
       </c>
-      <c r="CS1" s="1" t="inlineStr">
+      <c r="CS1" t="inlineStr">
         <is>
           <t>LF07136</t>
         </is>
       </c>
-      <c r="CT1" s="1" t="inlineStr">
+      <c r="CT1" t="inlineStr">
         <is>
           <t>LF07137</t>
         </is>
       </c>
-      <c r="CU1" s="1" t="inlineStr">
+      <c r="CU1" t="inlineStr">
         <is>
           <t>LF110</t>
         </is>
       </c>
-      <c r="CV1" s="1" t="inlineStr">
+      <c r="CV1" t="inlineStr">
         <is>
           <t>LF31</t>
         </is>
       </c>
-      <c r="CW1" s="1" t="inlineStr">
+      <c r="CW1" t="inlineStr">
         <is>
           <t>LF50</t>
         </is>
       </c>
-      <c r="CX1" s="1" t="inlineStr">
+      <c r="CX1" t="inlineStr">
         <is>
           <t>LF73</t>
         </is>
       </c>
-      <c r="CY1" s="1" t="inlineStr">
+      <c r="CY1" t="inlineStr">
         <is>
           <t>NRG857c (NC_017634.1; TAX:685038)</t>
         </is>
       </c>
-      <c r="CZ1" s="1" t="inlineStr">
+      <c r="CZ1" t="inlineStr">
         <is>
           <t>Rouxiella chamberiensis 130333 (NZ_JRWU00000000.1; TAX:1513468)</t>
         </is>
       </c>
-      <c r="DA1" s="1" t="inlineStr">
+      <c r="DA1" t="inlineStr">
         <is>
           <t>Serratia marcescens Db11 (NZ_HG326223.1; TAX:273526)</t>
         </is>
       </c>
-      <c r="DB1" s="1" t="inlineStr">
+      <c r="DB1" t="inlineStr">
         <is>
           <t>Serratia marcescens SM365</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" t="inlineStr">
         <is>
           <t>LF82_P10 (LT717094; TAX:562)</t>
         </is>
       </c>
-      <c r="B2" s="2" t="n">
-[...311 lines deleted...]
-      <c r="DB2" s="2" t="n">
+      <c r="B2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="E2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="G2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="H2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="I2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="J2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="L2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="O2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="P2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="R2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="S2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="T2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="U2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="V2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="W2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="X2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="Y2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AF2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AG2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AI2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AJ2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AK2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AL2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AM2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AN2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AO2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AP2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AQ2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AR2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AS2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AT2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AU2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="AV2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AW2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AX2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AY2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="AZ2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BA2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BB2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BC2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BD2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="BE2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BF2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BG2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BH2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BI2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BJ2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BK2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BL2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BM2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BN2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BO2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="BP2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="BS2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BU2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="BZ2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CC2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CE2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CI2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CN2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CT2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CU2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY2" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA2" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB2" s="1" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>